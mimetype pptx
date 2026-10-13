--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -23,105 +23,105 @@
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0ee39fabf56645b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1c63bde9f4534517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7d9fd35c7947436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfe585c26ff8d4959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R35e370c2286d472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R37169edb002d4d44" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R405a3ef4601144e2"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3c020055cd874c20"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rec8df19921db40b6"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb3ff68f3f4ae4ab6"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R82b9d97016184612"/>
-[...11 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Radcb8c5f0a774eee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R35beebbc5d9446f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rea05538582bb4ca2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R745896d274a448fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Re6e9dd9a45f14855"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra4619f667f45487a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R4331ed79adcc4c08"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rfb9c2a3c098e4caf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R2957ceb8061649da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R17e41e7cf3f64ffc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R812014e097d1439d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R57217da3dca740f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R1e2c7c0cf04d49c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R9ff6a39f5a1742b3"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra2d5734d10df4241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R405a3ef4601144e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec8df19921db40b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R85c7d0388ced40a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R52f4886d300f4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R82b9d97016184612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf8f3af33cb2546bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8ab59830af9f4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rae61fc2d89d14a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf97c46ff807f4036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf9174ccab3324cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R984248ea6d644a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd4603e313f5a46df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra23c7ca0b95a4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R51bf531bbddf4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R35b67949476e4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8fa7ea0dfd7a4052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Radcb8c5f0a774eee" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8622b08a272848e2" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0e452cc0eec0488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3c020055cd874c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb3ff68f3f4ae4ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra1ba7fe1d65e4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd4f4aa3188904b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R35beebbc5d9446f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rea05538582bb4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R745896d274a448fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re6e9dd9a45f14855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra4619f667f45487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4331ed79adcc4c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfb9c2a3c098e4caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2957ceb8061649da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R17e41e7cf3f64ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R812014e097d1439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R57217da3dca740f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1e2c7c0cf04d49c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9ff6a39f5a1742b3" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rfba4005e9d284c77" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -325,87 +325,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R06e2804781b543a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd016a7bdd22244ba" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb3c61bc7c24a4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05891bd094254fc6" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R317d3356115c4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R703887a7759d4c3c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd9b624ab99de4e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re82d4c6752cb4abd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R01eb9aa8ee394a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde89f5d8347d404c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6c6b22325ee04809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra173bb44e079434b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc9292038e27d45fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdbccbff2743a40d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rccc6f0f8482a4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re07eafd213a84c70" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1db566516ef24b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc82ec23920f741e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R482d9b95ee064882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc91600c985f4f59" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfb1b15905f4e4368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R175df929b2ea4645" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6645f751bc5d4ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8539296186b4b7e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0799975ed1dd452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2851aa1bad4a4123" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb7ce38c8a3fd4997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R235b54466d1e46bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re7b87481041c4bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R632195a6b61a49ce" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1599,100 +1599,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf47b5be33ee74f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9f941888d6734fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0461a1b1169d4e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd1bf2554b5a44d1e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb348af72bfe04286" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8c587865c8054e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd3ecdc276ccb4b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf1e525e7d210490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb9eac30eaa6a46ea" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra9dbf191fe694819" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9f941888d6734fe7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd3ecdc276ccb4b1e"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0461a1b1169d4e2b"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf1e525e7d210490f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2718,116 +2718,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd1bf2554b5a44d1e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb9eac30eaa6a46ea"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R45c56bb8d53640cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R38537fce2c524ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raebf29a2fa5e49c7" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6d967982a5c347c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc7fa5ce658c64b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R451cc1e52b284bb6" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R38537fce2c524ffb"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Raebf29a2fa5e49c7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc7fa5ce658c64b7f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R451cc1e52b284bb6"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2891,87 +2891,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2e5bfdb17b340f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R40a2c14afaa74cb0" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf1fe18103103470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re4caafd5a59a4112" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3effe67263549d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re56bbb09f2c54c79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb3c1c3301661431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb613fb43b99143f1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6feb4a5cd764fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R8277013d754c45ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0118a0d53c974eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb4f1e499baf14370" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2affcc6872a4227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R1bbd4edd4c944738" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raad5aabd4971472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rc59af03036ab4f8b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Recff446694b74083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rd170c40653a34a55" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e11e8a694484743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R2a76f263a19c4e96" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4bd38bdda40465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rf9c12683ee8e4a74" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R057714ccb5d044f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rf159e3715d3e499a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd81476a44aaf452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R1c72e71b4dd84815" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a0cb666efdd4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R840d87441d1946c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f2e875c57724ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8d91901241c84d92" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2989,65 +2989,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書第10章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Zechariah 10 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3065,183 +3069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 10:9  |  Zechariah 10:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我雖然播散他們在列國中， 他們必在遠方記念我。 他們與兒女都必存活，且得歸回。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will sow them among the people: and they shall remember me in far countries; and they shall live with their children, and turn again.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3257,179 +3223,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 10:10  |  Zechariah 10:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必再領他們出埃及地， 招聚他們出亞述， 領他們到基列和黎巴嫩； 這地尚且不夠他們居住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will bring them again also out of the land of Egypt, and gather them out of Assyria; and I will bring them into the land of Gilead and Lebanon; and place shall not be found for them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3449,183 +3377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 10:11  |  Zechariah 10:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華必經過苦海，擊打海浪， 使尼羅河的深處都枯乾。 亞述的驕傲必致卑微； 埃及的權柄必然滅沒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he shall pass through the sea with affliction, and shall smite the waves in the sea, and all the deeps of the river shall dry up: and the pride of Assyria shall be brought down, and the sceptre of Egypt shall depart away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3641,183 +3531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 10:12  |  Zechariah 10:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必使他們倚靠我，得以堅固； 一舉一動必奉我的名。 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will strengthen them in the LORD; and they shall walk up and down in his name, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3833,183 +3685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 10:1  |  Zechariah 10:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當春雨的時候， 你們要向發閃電的耶和華求雨。 他必為眾人降下甘霖， 使田園生長菜蔬。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ask ye of the LORD rain in the time of the latter rain; so the LORD shall make bright clouds, and give them showers of rain, to every one grass in the field.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4025,179 +3839,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 10:2  |  Zechariah 10:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，家神所言的是虛空； 卜士所見的是虛假； 做夢者所說的是假夢。 他們白白地安慰人， 所以眾人如羊流離， 因無牧人就受苦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the idols have spoken vanity, and the diviners have seen a lie, and have told false dreams; they comfort in vain: therefore they went their way as a flock, they were troubled, because there was no shepherd.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4217,179 +3993,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 10:3  |  Zechariah 10:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的怒氣向牧人發作； 我必懲罰公山羊； 因我－萬軍之耶和華 眷顧自己的羊群，就是[猶大]家， 必使他們如駿馬在陣上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mine anger was kindled against the shepherds, and I punished the goats: for the LORD of hosts hath visited his flock the house of Judah, and hath made them as his goodly horse in the battle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4409,183 +4147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 10:4  |  Zechariah 10:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>房角石、釘子、爭戰的弓， 和一切掌權的都從他而出。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Out of him came forth the corner, out of him the nail, out of him the battle bow, out of him every oppressor together.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4601,179 +4301,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 10:5  |  Zechariah 10:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們必如勇士在陣上 將[仇敵]踐踏在街上的泥土中。 他們必爭戰，因為耶和華與他們同在； 騎馬的也必羞愧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they shall be as mighty men, which tread down their enemies in the mire of the streets in the battle: and they shall fight, because the LORD is with them, and the riders on horses shall be confounded.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4793,183 +4455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 10:6  |  Zechariah 10:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要堅固猶大家，拯救約瑟家， 要領他們歸回。 我要憐恤他們； 他們必像未曾棄絕的一樣， 都因我是耶和華－他們的神， 我必應允他們[的禱告]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will strengthen the house of Judah, and I will save the house of Joseph, and I will bring them again to place them; for I have mercy upon them: and they shall be as though I had not cast them off: for I am the LORD their God, and will hear them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4985,179 +4609,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 10:7  |  Zechariah 10:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以法蓮人必如勇士； 他們心中暢快如同喝酒； 他們的兒女必看見而快活； 他們的心必因耶和華喜樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they of Ephraim shall be like a mighty man, and their heart shall rejoice as through wine: yea, their children shall see it, and be glad; their heart shall rejoice in the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5177,183 +4763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒迦利亞書 10:8  |  Zechariah 10:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要發嘶聲，聚集他們， 因我已經救贖他們。 他們的人數必加增， 如從前加增一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will hiss for them, and gather them; for I have redeemed them: and they shall increase as they have increased.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>