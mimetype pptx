--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -31,109 +31,109 @@
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6cc338c0a5174bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R561a42f2732b48aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rdc04deb34bf44583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R215f9cc9eb9649f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9e4bbf3920ed4f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re9bd74ddf4c147fa" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R436991b1bfa24ffc"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0774357a231f499b"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rff4391e5d7334045"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Redad61db05d54b0b"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Reac7e2b1580247a4"/>
-[...15 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R8fc9e5e654a944d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R05a2e8c5cf0f4710"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R29807390c66b49f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R353d7a142f834366"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R1176913c32ae421a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R6fb4b07c31cb40ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R64050f40e54c48e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf2ce24aa6cdb48dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R75b2719b742941bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R9b388d09200c4c13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Re51ae2e7ef114ec2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R910526ae1ffb4cb3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R68b3edc9dd5b4cc5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rc477486bcc9c4cad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R178f894266e44ada"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rf1fcb19aa9f748d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R184fcb243f3743d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R4269eaf3e8f145dc"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf4c20a8ec7cd4de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R436991b1bfa24ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff4391e5d7334045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9471b6acd8f7421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra7691ef457f8423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Reac7e2b1580247a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcb0826c187f84328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R32b3c52e7bc84e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5fcb0d6d59af4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8d302a7faf534710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R10d0d10128db4072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0281abaee9614ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb12f993671a54911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9e3742e922974b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra1390c57bfc84413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3c76db685dbe414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9985bd57c1b24e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5738ae8e95454079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb13b2fb0936c43aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R57bf866b476541eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R102f6a6c3af243c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8fc9e5e654a944d0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re6a3f39ff9c04c42" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb12436bba22d4524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0774357a231f499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Redad61db05d54b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R255bf748933c4579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd82b68ef3cd84c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R05a2e8c5cf0f4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R29807390c66b49f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R353d7a142f834366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1176913c32ae421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6fb4b07c31cb40ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R64050f40e54c48e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf2ce24aa6cdb48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R75b2719b742941bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9b388d09200c4c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re51ae2e7ef114ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R910526ae1ffb4cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R68b3edc9dd5b4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc477486bcc9c4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R178f894266e44ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf1fcb19aa9f748d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R184fcb243f3743d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4269eaf3e8f145dc" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9214f463efee4dbf" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -337,99 +337,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4ee8390d11374a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb426a1ba63243ac" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0e912196d7ef4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b34b16e83b2443c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb375f5c21d91432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e4be6d92f064f39" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd639231bb2904122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6ce0dd1ad4b4f68" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R664cd1aff09e49da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98cae65f7ebe41cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7eedd12ef3664966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R490a9fff400c42dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb9ac4b2a55644e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc39c16eb88c4786" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd769bf83398547ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R184139fd3ada4819" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra514aed02c484d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41cbd308048448fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R481e85e3e7ec49e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c399ae19a3d4106" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R16455d0ca36b4955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34c7155f950a4705" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6b88394613ff46b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda6a54d291234531" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7c317b43e8ff4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d8683da83cc4c98" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3e00ab9ca2954994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R910c0b1c6155431d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4f511ddcf039487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6cb3d38d97240bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R14d1d9283ac94707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf344ddc15094eb1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R579782bd1a31491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R68abdad30b674db8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6ab7f4f72a18450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b0a6f4401864d9c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc6d4bf1a4a3546d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfde0125f1c3f4483" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2003,100 +2003,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8f52d8c8b2a84919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0938647738d243c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf66bfa8db04d4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R75c07bf6190b488a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R61e5ada135ea4f2a" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R909fae73e6ba4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6b8413325feb42e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd95f2886f1c94e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfb9f4bedc58643a8" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re082578dd15649eb" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0938647738d243c2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6b8413325feb42e0"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf66bfa8db04d4ca2"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd95f2886f1c94e12"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3122,116 +3122,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R75c07bf6190b488a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfb9f4bedc58643a8"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R142c02a1e4b541c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb18bcdbe05864f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rade9fa807fdb4e50" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R85f6a0d6b2e742cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R21591654871d4d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5abbbb03bc84a64" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb18bcdbe05864f09"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rade9fa807fdb4e50"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R21591654871d4d3a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb5abbbb03bc84a64"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3295,99 +3295,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4a377b0dac44abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb2582bf7d3d24970" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R63016ddcca3d48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R75cedba2300c4307" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32ab5f8988ed4d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R83c9ef37c82f43dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44246925ee384d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R88aeed0c0e2f4704" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a9d15131c4345b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R445605b001ed4a84" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R48ccb1090f7b422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R52a7a546b3104521" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27c8d0831df0497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R2cbc4dec7ef14152" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R105ff8ee6e82401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R217e35701d03412a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04a94f889c084103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R114a84869a0b470d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R563f62b768f6443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R0d7360dd02c8466a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88952c08d37d4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R1c85f99c4ec946e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d09ebe0d17b492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R3b0ca6e46a0b4802" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra584e36b255e44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R7d17529dad99490d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd417e7550bd34fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Re3f52ba0112f4ae3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9a27355bdef4efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R06853676f65d4c74" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R831e62ffe73e4381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R426dad6c66d443dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R409ab028c9014811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rda6827983e254a40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72563d298e5a40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R13a9d505d6dc4e87" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra49494630b0147d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2d311effc0234de5" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3405,65 +3405,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ecclesiastes 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3481,183 +3485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 4:9  |  Ecclesiastes 4:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>兩個人總比一個人好，因為二人勞碌同得美好的果效。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Two are better than one; because they have a good reward for their labour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3673,183 +3639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 4:10  |  Ecclesiastes 4:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若是跌倒，這人可以扶起他的同伴；若是孤身跌倒，沒有別人扶起他來，這人就有禍了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For if they fall, the one will lift up his fellow: but woe to him that is alone when he falleth; for he hath not another to help him up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3865,183 +3793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 4:11  |  Ecclesiastes 4:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>再者，二人同睡就都暖和，一人獨睡怎能暖和呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Again, if two lie together, then they have heat: but how can one be warm alone?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4057,183 +3947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 4:12  |  Ecclesiastes 4:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有人攻勝孤身一人，若有二人便能敵擋他；三股合成的繩子不容易折斷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if one prevail against him, two shall withstand him; and a threefold cord is not quickly broken.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4249,183 +4101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 4:13  |  Ecclesiastes 4:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>貧窮而有智慧的少年人勝過年老不肯納諫的愚昧王。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Better is a poor and a wise child than an old and foolish king, who will no more be admonished.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4441,183 +4255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 4:14  |  Ecclesiastes 4:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這人是從監牢中出來作王，在他國中，生來原是貧窮的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For out of prison he cometh to reign; whereas also he that is born in his kingdom becometh poor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4633,183 +4409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 4:15  |  Ecclesiastes 4:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我見日光之下一切行動的活人都隨從那第二位，就是起來代替老王的少年人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I considered all the living which walk under the sun, with the second child that shall stand up in his stead.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4825,179 +4563,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 4:16  |  Ecclesiastes 4:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他所治理的眾人就是他的百姓，多得無數；在他後來的人尚且不喜悅他。這真是虛空，也是捕風。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is no end of all the people, even of all that have been before them: they also that come after shall not rejoice in him. Surely this also is vanity and vexation of spirit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5017,183 +4717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 4:1  |  Ecclesiastes 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又轉念，見日光之下所行的一切欺壓。看哪，受欺壓的流淚，且無人安慰；欺壓他們的有勢力，也無人安慰他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So I returned, and considered all the oppressions that are done under the sun: and behold the tears of such as were oppressed, and they had no comforter; and on the side of their oppressors there was power; but they had no comforter.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5209,183 +4871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 4:2  |  Ecclesiastes 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，我讚歎那早已死的死人，勝過那還活着的活人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore I praised the dead which are already dead more than the living which are yet alive.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5401,183 +5025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 4:3  |  Ecclesiastes 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且我以為那未曾生的，就是未見過日光之下惡事的，比這兩等人更強。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, better is he than both they, which hath not yet been, who hath not seen the evil work that is done under the sun.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5593,183 +5179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 4:4  |  Ecclesiastes 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又見人為一切的勞碌和各樣靈巧的工作就被鄰舍嫉妒。這也是虛空，也是捕風。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Again, I considered all travail, and every right work, that for this a man is envied of his neighbour. This is also vanity and vexation of spirit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5785,183 +5333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 4:5  |  Ecclesiastes 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚昧人抱着手，吃自己的肉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fool foldeth his hands together, and eateth his own flesh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5977,183 +5487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 4:6  |  Ecclesiastes 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>滿了一把，得享安靜，強如滿了兩把，勞碌捕風。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Better is an handful with quietness, than both the hands full with travail and vexation of spirit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6169,183 +5641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 4:7  |  Ecclesiastes 4:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又轉念，見日光之下有一件虛空的事：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then I returned, and I saw vanity under the sun.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6361,183 +5795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 4:8  |  Ecclesiastes 4:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有人孤單無二，無子無兄，竟勞碌不息，眼目也不以錢財為足。[他說]：「我勞勞碌碌，刻苦自己，不享福樂，到底是為誰呢？」這也是虛空，是極重的勞苦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is one alone, and there is not a second; yea, he hath neither child nor brother: yet is there no end of all his labour; neither is his eye satisfied with riches; neither saith he, For whom do I labour, and bereave my soul of good? This is also vanity, yea, it is a sore travail.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>