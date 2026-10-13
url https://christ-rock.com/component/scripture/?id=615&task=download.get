--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -19,103 +19,103 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2f21b40ecd6540ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R447bbdd0394f4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R999c1e8556e243ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R95c452e5dd2446f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8d130992c3844730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc68e9454d2dc4a68" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Red37a068309d426d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc0d810f6b90a4665"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc156db6bd1534739"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra28de0198bb6471e"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R11cd8297fa084b92"/>
-[...9 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rabfb9cd607f644fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8f58bc5e3f2843e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf652edf386984f82"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R2b51f64786c149ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R6aa6a2ff6145440c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R995b26be25b8457d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb2bb8bcc99a24e83"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7dc3078c8c9b4e45"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R5b1ba9b47bbc4402"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R1a5572b7c4ed4aa0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rfcffd6ab47bf4290"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Red7b5623bc0d44f6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc34e2a1b38854e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Red37a068309d426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc156db6bd1534739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Red36a4c9461a4724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R651920b966d94489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R11cd8297fa084b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R43f71e76a8f34ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3c3663329c004a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4e5967b703404447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1490cf86aa984886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R249a9ca53220435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2d5e9f1d93664a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R26d04f84489f49dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3510e6ccd6b34cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4209a5dc548344ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rabfb9cd607f644fc" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5625785196e24f27" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9230876c75e8493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc0d810f6b90a4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra28de0198bb6471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb64c75db96c94ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R15ae084a6a2d44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8f58bc5e3f2843e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf652edf386984f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2b51f64786c149ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6aa6a2ff6145440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R995b26be25b8457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb2bb8bcc99a24e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7dc3078c8c9b4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5b1ba9b47bbc4402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1a5572b7c4ed4aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfcffd6ab47bf4290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Red7b5623bc0d44f6" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rcac34608d71a4ec7" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -319,81 +319,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9955151a78b74434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R393ab947b2f947d1" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf596921c27554cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf1a63482417f4bb7" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re4bf8a300c7d4a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1778546f6b9146b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R634cfc5622a34db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88fabb31abe748b3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7b3c1378481142ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf834093e6d5f4074" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb9bc261ca2af493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36dbb0c96b9140ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6f5a07440f154f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4087f71fa15455a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R73a29e1ff8064b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7531de3920bb4797" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4ffeed067bb84795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R009777ba31774cd3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rca62f0f9304b4c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5dc92d824c834960" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb0781760898f4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1e7b7c339bd43a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0a57b04e0e7a450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra97502408be64e0f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3c3586b402704585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41e3004e003e4175" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1397,100 +1397,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2d8f956cb13c42c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf956ddf2f96a427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R842e69ed042246de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9b0636a4bf2e4426" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re2234855d299448b" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb59663e91249458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf60def7ebb374e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5923fd1adfd54c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ref9119b1fd21497d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R75ccf2b69db14a6c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf956ddf2f96a427c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf60def7ebb374e25"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R842e69ed042246de"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5923fd1adfd54c81"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2516,116 +2516,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9b0636a4bf2e4426"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ref9119b1fd21497d"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6ccbea4748f248ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5c2327c9a6f04944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c1043af8ff642ca" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3986e03b88714800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R41bb32ac6f704af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f1959c7fd0b477c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5c2327c9a6f04944"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3c1043af8ff642ca"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R41bb32ac6f704af4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0f1959c7fd0b477c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2689,81 +2689,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Radf595d873334d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd18f8ecde3304ca4" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc579ffcacb7c4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R60108e779a1e4247" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14c5b4c8be1f47ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R696a8a495fd643ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd14a3a3a22ed4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R34edee0d5ec54f55" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ba0b62c90934ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R3ed03bec35ae4405" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4fbcc745e8f4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R6b1bb46ce9a74dd3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra92b0b1d8e9d4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R24f61f91d82c419c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reff42ed282ca4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra0ae0938172c4eeb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1177762bae3041e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rc7e23cd539804c36" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc401e646aa9a47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R521fdd61f3ed48aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R10b6942ad941475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rf86054657b2b4a8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c733b2e6c6c42f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R8f5f5d29756349da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88739c72182e4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R31b45682a0614a35" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2781,65 +2781,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書第11章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ecclesiastes 11 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2857,183 +2861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 11:9  |  Ecclesiastes 11:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>少年人哪，你在幼年時當快樂。在幼年的日子，使你的心歡暢，行你心所願行的，看你眼所愛看的；卻要知道，為這一切的事，神必審問你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Rejoice, O young man, in thy youth; and let thy heart cheer thee in the days of thy youth, and walk in the ways of thine heart, and in the sight of thine eyes: but know thou, that for all these things God will bring thee into judgment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3049,183 +3015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 11:10  |  Ecclesiastes 11:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，你當從心中除掉愁煩，從肉體克去邪惡；因為一生的開端和幼年之時，都是虛空的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore remove sorrow from thy heart, and put away evil from thy flesh: for childhood and youth are vanity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3241,183 +3169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 11:1  |  Ecclesiastes 11:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當將你的糧食撒在水面， 因為日久必能得着。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Cast thy bread upon the waters: for thou shalt find it after many days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3433,183 +3323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 11:2  |  Ecclesiastes 11:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要分給七人，或分給八人， 因為你不知道將來有甚麼災禍臨到地上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Give a portion to seven, and also to eight; for thou knowest not what evil shall be upon the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3625,179 +3477,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 11:3  |  Ecclesiastes 11:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雲若滿了雨，就必傾倒在地上。 樹若向南倒，或向北倒， 樹倒在何處，就存在何處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If the clouds be full of rain, they empty themselves upon the earth: and if the tree fall toward the south, or toward the north, in the place where the tree falleth, there it shall be.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3817,183 +3631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 11:4  |  Ecclesiastes 11:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看風的，必不撒種； 望雲的，必不收割。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that observeth the wind shall not sow; and he that regardeth the clouds shall not reap.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4009,183 +3785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 11:5  |  Ecclesiastes 11:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>風從何道來，骨頭在懷孕婦人的胎中如何長成，你尚且不得知道；這樣，行萬事之神的作為，你更不得知道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As thou knowest not what is the way of the spirit, nor how the bones do grow in the womb of her that is with child: even so thou knowest not the works of God who maketh all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4201,179 +3939,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 11:6  |  Ecclesiastes 11:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>早晨要撒你的種，晚上也不要歇你的手，因為你不知道哪一樣發旺；或是早撒的，或是晚撒的，或是兩樣都好。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the morning sow thy seed, and in the evening withhold not thine hand: for thou knowest not whether shall prosper, either this or that, or whether they both shall be alike good.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4393,183 +4093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 11:7  |  Ecclesiastes 11:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>光本是佳美的，眼見日光也是可悅的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Truly the light is sweet, and a pleasant thing it is for the eyes to behold the sun:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4585,183 +4247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 11:8  |  Ecclesiastes 11:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人活多年，就當快樂多年；然而也當想到黑暗的日子。因為這日子必多，所要來的都是虛空。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if a man live many years, and rejoice in them all; yet let him remember the days of darkness; for they shall be many. All that cometh is vanity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>