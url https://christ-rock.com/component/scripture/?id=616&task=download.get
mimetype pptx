--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -57,122 +57,122 @@
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7c500ce79ee34057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcd79f8dd56b348f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2d3daba0befb499d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0b437e7dd5c14dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9b3a2428f9d24f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R490b2b58eb814cdb" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5c6ddb5292cd4534"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd69710c26a13413e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra27435bc9ddf43fe"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R299f0ebd5ee0437c"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf9cc1583060f4a23"/>
-[...28 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R3115ab1dc41746b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R07d6c8c32ad6475e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rbec1acbde3a74df6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R51c4a7525fd5443a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd36ae37b656248e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf97c1fe7432a4c42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra8863737317c4712"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R98c20e5dc3494e41"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R8e6cb2a336944e35"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R984933ef736c48b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R990e34e3e3da4fa0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R7dc278334d224624"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R4ecfdaaa57384d9b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R42edf0cfea7e48cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Re6183ff6f9e44b93"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R48adac66635f4040"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R4b492a035cff4927"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rb6b99c7b5ff647c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R80c59573011041e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rf7816d05af0e4c57"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Raa0deb5017e64304"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R44950d5e09bb4041"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rc38bf2d62d8f453f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R16c997fd0cfb4736"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Ra250cec7b3a24b77"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rde92969e3a614f47"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rd71d082df3e94cd9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R385cd1286690442f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R0e34b538d08a4d94"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rb5bda5ed70294b6e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R2fec82303f434784"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0f5a761767c54a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5c6ddb5292cd4534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra27435bc9ddf43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1bd7bb19684e43ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5b5d58f97cc94170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf9cc1583060f4a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8dbdbe5e9d4d409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R213c339a50634bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9b2b079a258d4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd5cd71d0d2934c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R28d32deadb1843ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0a1612713a0c4d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R84f0ed11cea04395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb21bbf7071434866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R27f710ee37224122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbe75e698367a421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8be3230534574fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R583499a6baa74432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rcfe498a62a7a464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4f3b1f4245d04af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R299273d880ce4090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9a7b201e1ae44b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R95a4137b71ef4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re59132f443784fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rda409700829740e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R04e3ef95001b4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3f6d6fc72f0d401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rfa8416b69e114e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R160bd9220e344f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R7fb280c9ab614245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rff8b831963da4b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Re291e77e765b4b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb91ffa83831c4196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R29cce656db864d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R3115ab1dc41746b2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3bedeff3015d4843" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R25077b77fa7b402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd69710c26a13413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R299f0ebd5ee0437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb33f4290de1e44ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R45266a0a2aad40da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R07d6c8c32ad6475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbec1acbde3a74df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R51c4a7525fd5443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd36ae37b656248e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf97c1fe7432a4c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra8863737317c4712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R98c20e5dc3494e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8e6cb2a336944e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R984933ef736c48b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R990e34e3e3da4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7dc278334d224624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4ecfdaaa57384d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R42edf0cfea7e48cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re6183ff6f9e44b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R48adac66635f4040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4b492a035cff4927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb6b99c7b5ff647c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R80c59573011041e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf7816d05af0e4c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Raa0deb5017e64304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R44950d5e09bb4041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc38bf2d62d8f453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R16c997fd0cfb4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra250cec7b3a24b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rde92969e3a614f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rd71d082df3e94cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R385cd1286690442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R0e34b538d08a4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rb5bda5ed70294b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R2fec82303f434784" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb8c0e574d2d84c12" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -376,138 +376,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf584726436384339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91dc18c3da3a43a3" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra8ec7e2735d84cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc3fc81edf6f4d97" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R471a07e056ea4b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d78af744fdc491b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbcb8e725d034424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52ea37981d284ce0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd17a5171312840f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R367cff08df4a45ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R35a5cf64797f444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e9694ef57c4434f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R92d28b1302144ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref383292eb384fd7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8136cf762c48430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re459044242694282" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra93f8cf3bf274fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54135d22fb69441b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Radc65f12f9e344bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2546c8aae2184863" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R68acf3f0b6c94600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R826d7b80a4c947cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R12601eeb45d24128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb915d4a44da64d05" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd4e8397b31b64e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f843ba6d70a44f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9c4d7fe8ab7e466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58e3ebf480344b1c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R58da32b605654cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4da82714ee84d5f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf7a8b6a6e63947f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4f47dd9ffcd4c01" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd6394aec68044a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a92ba6f4a414223" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rfda87b66f0c14a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra776571ec13145b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R4da8eb31065b4f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R073c57ae71d141b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R98604ab67dd94a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8922b439a154544" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R9847578087de4144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R807ab54fdfb34df3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R6795bb59e0d447bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R478ea51b683a4e1c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R208f39c7bfbe4153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14d13bfc93854733" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R585bcb0bc16d474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3dd5842be6c8486f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1f7d8131d524499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e1739eb566e46c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rc2c9678947c0455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b11b6a1ff004a65" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdbaa0fc020c9400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re6462529a27a4572" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5999240212a642d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ec33dbdb1bd45a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6c25e4036c7644cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf722ac0f73ea4feb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd738b0b381d24e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rccbfd8a04ca64155" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4b2819d5785b45f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94002cfadb634dd6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rda4f8dc815424a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56ea4c2404804758" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3316,100 +3316,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R941e5a77e1344a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3b805888e7c14e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd9f94d22bc984c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Red8351b570e7446c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re61d6a79b7c1459d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re89688ff1b6346af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rdc5fba02ff2241d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8cbd5867b0bf4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R22ea2eb7238443f1" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra1d40a894e1c4679" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3b805888e7c14e92"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdc5fba02ff2241d2"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd9f94d22bc984c43"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8cbd5867b0bf4eba"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4435,116 +4435,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Red8351b570e7446c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R22ea2eb7238443f1"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3a13198c4b734c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7661f261ede54b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09b37a38a26f4109" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rae750a00c3804dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfc18e0f33a2c44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0161b44728f47b4" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7661f261ede54b5b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R09b37a38a26f4109"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfc18e0f33a2c44c1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra0161b44728f47b4"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4608,138 +4608,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33264f2b188e4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R398e400a030744b0" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf454e7899d47493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R452bbff1670e4d35" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d18954332204ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra5187edda9b24c46" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b5dff676caf4fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0983aee355a548d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b8ed72139f342e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R77a9b25a36fe4e13" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d3ad15084c449fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R7acabda053d24205" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67c682f9a44344c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rbb6fa60ef9644dc9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R274417b4fb624408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R73401b176eb54115" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89889bbdf92e4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R5221cf7fac4a4d8e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7801f935ec6744f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R58945c9b29aa4ccc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R034d7780440d493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R1a402cb5dc6f4310" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd22bf548bba441d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rd2ca32fe6d144b95" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd845a0108e694e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R10e2b8a651a44731" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R838264426ace49b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd7905cb66902425d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29cc60e96d3c403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rf065b6d92e1946f3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdfffa47d97b946c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R456cb622bb464434" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R509d37efdaeb4dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R3a7d925392644b50" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68b054d4952f42ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rb152ec9abea2426c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R91853ce365894a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R8c81d5008e3f4307" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b5e3539e4154220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R4b0ebf18d1464505" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra402c379c45a4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rb0cf8835335e4ab8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51b52921a4e44f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R1e1904a78a134dad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R264e7d05d39c4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rb2f21bf53cd54d3c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43d111f65a0a4246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R2276742ddd45406c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31ee4b5253044d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rf183589b867b4d44" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfaadfe777f33438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R36398f9d2063419e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68403685ea24401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rb9a5604b1d2b4326" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7934894d6cff424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rcec1c0f9fb4c423f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8edf056c7da4f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R768b6443327b4f03" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2c3b74d260d46d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R2437b0d64de74fb9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf96311390b204439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R0e6741275b274a1b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4ac069fda3e471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5ddab265fdc84038" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4757,65 +4757,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書第7章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ecclesiastes 7 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4833,183 +4837,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:9  |  Ecclesiastes 7:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你不要心裏急躁惱怒， 因為惱怒存在愚昧人的懷中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be not hasty in thy spirit to be angry: for anger resteth in the bosom of fools.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5025,183 +4991,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:10  |  Ecclesiastes 7:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要說： 先前的日子強過如今的日子， 是甚麼緣故呢？ 你這樣問，不是出於智慧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Say not thou, What is the cause that the former days were better than these? for thou dost not enquire wisely concerning this.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5217,183 +5145,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:11  |  Ecclesiastes 7:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧和產業並好， 而且見天日的人得智慧更為有益。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wisdom is good with an inheritance: and by it there is profit to them that see the sun.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5409,183 +5299,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:12  |  Ecclesiastes 7:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為智慧護庇人， 好像銀錢護庇人一樣。 惟獨智慧能保全智慧人的生命。 這就是知識的益處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For wisdom is a defence, and money is a defence: but the excellency of knowledge is, that wisdom giveth life to them that have it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5601,183 +5453,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:13  |  Ecclesiastes 7:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要察看神的作為； 因神使為曲的，誰能變為直呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Consider the work of God: for who can make that straight, which he hath made crooked?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5793,183 +5607,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:14  |  Ecclesiastes 7:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>遇亨通的日子你當喜樂；遭患難的日子你當思想；因為神使這兩樣並列，為的是叫人查不出身後有甚麼事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the day of prosperity be joyful, but in the day of adversity consider: God also hath set the one over against the other, to the end that man should find nothing after him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5985,183 +5761,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:15  |  Ecclesiastes 7:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有義人行義，反致滅亡；有惡人行惡，倒享長壽。這都是我在虛度之日中所見過的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All things have I seen in the days of my vanity: there is a just man that perisheth in his righteousness, and there is a wicked man that prolongeth his life in his wickedness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6177,183 +5915,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:16  |  Ecclesiastes 7:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要行義過分，也不要過於自逞智慧，何必自取敗亡呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be not righteous over much; neither make thyself over wise: why shouldest thou destroy thyself?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6369,183 +6069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:17  |  Ecclesiastes 7:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要行惡過分，也不要為人愚昧，何必不到期而死呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be not over much wicked, neither be thou foolish: why shouldest thou die before thy time?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6561,183 +6223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:18  |  Ecclesiastes 7:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你持守這個為美，那個也不要鬆手；因為敬畏神的人，必從這兩樣出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is good that thou shouldest take hold of this; yea, also from this withdraw not thine hand: for he that feareth God shall come forth of them all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6753,183 +6377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:1  |  Ecclesiastes 7:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>名譽強如美好的膏油；人死的日子勝過人生的日子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A good name is better than precious ointment; and the day of death than the day of one’s birth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6945,183 +6531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:19  |  Ecclesiastes 7:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧使有智慧的人比城中十個官長更有能力。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wisdom strengtheneth the wise more than ten mighty men which are in the city.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7137,183 +6685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:20  |  Ecclesiastes 7:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>時常行善而不犯罪的義人，世上實在沒有。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For there is not a just man upon earth, that doeth good, and sinneth not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7329,183 +6839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:21  |  Ecclesiastes 7:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人所說的一切話，你不要放在心上，恐怕聽見你的僕人咒詛你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also take no heed unto all words that are spoken; lest thou hear thy servant curse thee:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7521,183 +6993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:22  |  Ecclesiastes 7:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你心裏知道，自己也曾屢次咒詛別人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For oftentimes also thine own heart knoweth that thou thyself likewise hast cursed others.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7713,183 +7147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:23  |  Ecclesiastes 7:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我曾用智慧試驗這一切事；我說，要得智慧，智慧卻離我遠。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All this have I proved by wisdom: I said, I will be wise; but it was far from me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7905,183 +7301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:24  |  Ecclesiastes 7:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬事[之理]，離[我]甚遠，而且最深，誰能測透呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That which is far off, and exceeding deep, who can find it out?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8097,183 +7455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:25  |  Ecclesiastes 7:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我轉念，一心要知道，要考察，要尋求智慧和[萬事的]理由；又要知道邪惡為愚昧，愚昧為狂妄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I applied mine heart to know, and to search, and to seek out wisdom, and the reason of things, and to know the wickedness of folly, even of foolishness and madness:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8289,179 +7609,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:26  |  Ecclesiastes 7:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我得知有等婦人比死還苦：她的心是網羅，手是鎖鍊。凡蒙神喜悅的人必能躲避她；有罪的人卻被她纏住了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I find more bitter than death the woman, whose heart is snares and nets, and her hands as bands: whoso pleaseth God shall escape from her; but the sinner shall be taken by her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8481,183 +7763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:27  |  Ecclesiastes 7:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道者說：「看哪，一千男子中，我找到一個[正直人]，但眾女子中，沒有找到一個。」我[將這事]一一比較，要尋求其理，我心仍要尋找，卻未曾找到。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, this have I found, saith the preacher, counting one by one, to find out the account:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8673,183 +7917,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:28  |  Ecclesiastes 7:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）傳道者說：「看哪，一千男子中，我找到一個[正直人]，但眾女子中，沒有找到一個。」我[將這事]一一比較，要尋求其理，我心仍要尋找，卻未曾找到。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which yet my soul seeketh, but I find not: one man among a thousand have I found; but a woman among all those have I not found.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8865,183 +8071,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:2  |  Ecclesiastes 7:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>往遭喪的家去， 強如往宴樂的家去； 因為[死]是眾人的結局， 活人也必將這事放在心上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is better to go to the house of mourning, than to go to the house of feasting: for that is the end of all men; and the living will lay it to his heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9057,183 +8225,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:29  |  Ecclesiastes 7:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我所找到的只有一件，就是神造人原是正直，但他們尋出許多巧計。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lo, this only have I found, that God hath made man upright; but they have sought out many inventions.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9249,183 +8379,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:3  |  Ecclesiastes 7:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>憂愁強如喜笑； 因為面帶愁容，終必使心喜樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sorrow is better than laughter: for by the sadness of the countenance the heart is made better.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9441,183 +8533,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:4  |  Ecclesiastes 7:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧人的心在遭喪之家； 愚昧人的心在快樂之家。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The heart of the wise is in the house of mourning; but the heart of fools is in the house of mirth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9633,183 +8687,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:5  |  Ecclesiastes 7:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>聽智慧人的責備， 強如聽愚昧人的歌唱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is better to hear the rebuke of the wise, than for a man to hear the song of fools.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9825,183 +8841,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:6  |  Ecclesiastes 7:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚昧人的笑聲， 好像鍋下燒荊棘的爆聲； 這也是虛空。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For as the crackling of thorns under a pot, so is the laughter of the fool: this also is vanity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10017,183 +8995,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:7  |  Ecclesiastes 7:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>勒索使智慧人變為愚妄； 賄賂能敗壞人的慧心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely oppression maketh a wise man mad; and a gift destroyeth the heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10209,183 +9149,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 7:8  |  Ecclesiastes 7:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>事情的終局強如事情的起頭； 存心忍耐的，勝過居心驕傲的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Better is the end of a thing than the beginning thereof: and the patient in spirit is better than the proud in spirit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>