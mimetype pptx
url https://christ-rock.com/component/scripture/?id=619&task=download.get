--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R372a179feee2499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4265828aef8947aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra6a1bc8d95f149d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4208e64c1778401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3533d1bff4054cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5a4433e26eb8458d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rad904c0aa5034f4d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R527b665eb4ff4a38"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc829ee85cb194161"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1f4d3b159a974263"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1e1ce0e945914689"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R0de2a7ff544548a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R67c0e54333fe4717"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra27d4846dee14a8e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rbb032dfed3564421"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Re16f636ec9a7463d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc793d514f15148f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf6ffcf5a212345a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Radb0833cb31844e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Re01d2a5e3e134fea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R4c608bcdacd4431b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R6938da9df0714ddb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rdc037483f8ef4a94"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R0d83a9cb54c34f4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R79611686cc0b44d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R106b0cbfddb64131"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Ra9e79fb498db4f47"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rc0b5ff7ffa974eda"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R9537e008adcb44dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R78fc26eb0a344a9c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R951beab661e945d2"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf88e998f4f0148c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rad904c0aa5034f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc829ee85cb194161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0cf038ef6e454893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Redb64f8e971740ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1e1ce0e945914689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3113633432e5486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb2e7505da3d14af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcf682028a4274be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc043b53b98224b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R51f4e490b0454fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re82b82c5bdc5452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5df9bae4931f4831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra5ded66ecf024269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3c679599efde4018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re3774da97d4f4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8ae6c8c937174a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R485615394fae4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R69765c25e2cc44d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdde2d9f1c058415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3fa5a4fef0e64f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0f1f07a1a3e144c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb55c0c4d405d48a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0de2a7ff544548a1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1db44160a6d44793" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R66916f7ad5064356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R527b665eb4ff4a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f4d3b159a974263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rcc73df2d2dd14c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R47bfd58721a543d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R67c0e54333fe4717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra27d4846dee14a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbb032dfed3564421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re16f636ec9a7463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc793d514f15148f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf6ffcf5a212345a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Radb0833cb31844e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re01d2a5e3e134fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4c608bcdacd4431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6938da9df0714ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdc037483f8ef4a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0d83a9cb54c34f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R79611686cc0b44d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R106b0cbfddb64131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra9e79fb498db4f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc0b5ff7ffa974eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9537e008adcb44dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R78fc26eb0a344a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R951beab661e945d2" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9f0fce2ea2d04381" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf0e59748673b4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06abde5b74004f4b" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0899e5cfcf2244cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reff1062b25c4424f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R95197ccde0934ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb50e85eb31bf45ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rafcd1b4f11b049cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65dd1b5a51b74854" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8addfe362242456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc278aab1397c42ef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6084ad0ab4eb49d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7c9586e62da4f70" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8dc8eafe3e8c4e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0296cd7c1cd6494d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfe4581249b794777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree87faa46714403b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re38a9e087a694b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae97469d159440f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra917e9aab72d41bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a89fd05babf43b0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra441086f3f1b43e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38f09469634c49f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3c58e0dc75cc42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a5c8ea1390a4218" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rae78498248eb4900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b6a6f8f34784807" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc5f12846d7984660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7c7b79c3cc9448b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6cf4f405ee84428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66fc153ea3a34e26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rca0abe230fcd4c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R108dd70066dd454c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re8082a4362da44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33a13411934f4862" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1c84c5d0b6c3482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R282cf52ac9d14749" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R90df8e067b954f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23eb52aaaebf4a91" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9b673fb1213640d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8e8ca87a9b24ab9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0b0e07cd437f4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4a543b32f09e4cd2" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rba17340f804b4d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5ad5d784b11045c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R84c263b74aaf4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R58eb6535d87e4af7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5e79a0d6b3eb4b55" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0865f70217264118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R2e5b3ff492744abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R425dc147fd954422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2e2d132c49424c6d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R37c97a6d448f4bfc" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5ad5d784b11045c1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2e5b3ff492744abc"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R84c263b74aaf4fdf"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R425dc147fd954422"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R58eb6535d87e4af7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2e2d132c49424c6d"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R994fff9bbb134f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0da071971eaf4445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R819f9043287b406f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5f764174e0e64ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1f59e2d98d674e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e33e96ea4d14459" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0da071971eaf4445"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R819f9043287b406f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1f59e2d98d674e36"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0e33e96ea4d14459"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb737fb6b50d458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rba1afc4220fc4db3" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f245d6c2bdc40a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5f1ad95126f04a05" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2547cbd9fd2e4f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R763ca6d3c05d4593" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd81c8c49c8e7482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rfbb6d37cc24d48ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd9fe9df4cd274071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rf7015f1ddc7d4485" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca584fe868d94c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R6250afa5ad944ff6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d24e7017c444498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R7db2f48041884758" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb3e20ab60604672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rd67410155c58499c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R949e902ab92f4435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rdc0d983da0f3437a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re692f6ee140b492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rda0e5209c2bb4831" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R107df1aef7b14538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R9a42586422f74850" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7c540e412404663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R4a55dad64cad41f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rddf89eb8563f4101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R50114e875cc64fe4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7beb337012924041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R9978bd6994e3471e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R54acad87c4de4047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R70fe5fdeb8204b13" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R274e4b95121a413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R19650fe3d0704ff5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1f9e14ef44ff4ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R663cf3eafa9644a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78c597bf4c7b4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rb410dca1b4af420a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb468efa0c5644c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb8f62af15c5f458c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2972679f25a4aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R83d7e71131e140dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c9b2d46aab74212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc2f4764bcf6f45c5" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ecclesiastes 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,183 +3693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 1:9  |  Ecclesiastes 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>已有的事後必再有； 已行的事後必再行。 日光之下並無新事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The thing that hath been, it is that which shall be; and that which is done is that which shall be done: and there is no new thing under the sun.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3881,183 +3847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 1:10  |  Ecclesiastes 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>豈有一件事人能指着說這是新的？ [哪知]，在我們以前的世代早已有了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is there any thing whereof it may be said, See, this is new? it hath been already of old time, which was before us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 1:11  |  Ecclesiastes 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>已過的[世代]，無人記念； 將來的[世代]，後來的人也不記念。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is no remembrance of former things; neither shall there be any remembrance of things that are to come with those that shall come after.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,183 +4155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 1:12  |  Ecclesiastes 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我傳道者在耶路撒冷作過以色列的王。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I the Preacher was king over Israel in Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4457,179 +4309,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 1:13  |  Ecclesiastes 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我專心用智慧尋求、查究天下所做的一切事，[乃知]神叫世人所經練的是極重的勞苦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I gave my heart to seek and search out by wisdom concerning all things that are done under heaven: this sore travail hath God given to the sons of man to be exercised therewith.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4649,183 +4463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 1:14  |  Ecclesiastes 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我見日光之下所做的一切事，都是虛空，都是捕風。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have seen all the works that are done under the sun; and, behold, all is vanity and vexation of spirit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4841,183 +4617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 1:15  |  Ecclesiastes 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彎曲的，不能變直； 缺少的，不能足數。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That which is crooked cannot be made straight: and that which is wanting cannot be numbered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5033,183 +4771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 1:16  |  Ecclesiastes 1:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我心裏議論說：我得了大智慧，勝過我以前在耶路撒冷的眾人，而且我心中多經歷智慧和知識的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I communed with mine own heart, saying, Lo, I am come to great estate, and have gotten more wisdom than all they that have been before me in Jerusalem: yea, my heart had great experience of wisdom and knowledge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5225,183 +4925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 1:17  |  Ecclesiastes 1:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又專心察明智慧、狂妄，和愚昧，乃知這也是捕風。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I gave my heart to know wisdom, and to know madness and folly: I perceived that this also is vexation of spirit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5417,183 +5079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 1:18  |  Ecclesiastes 1:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為多有智慧，就多有愁煩； 加增知識的，就加增憂傷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For in much wisdom is much grief: and he that increaseth knowledge increaseth sorrow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5609,183 +5233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 1:1  |  Ecclesiastes 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在耶路撒冷作王、大衛的兒子、傳道者的言語。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The words of the Preacher, the son of David, king in Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5801,183 +5387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 1:2  |  Ecclesiastes 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道者說：虛空的虛空， 虛空的虛空，凡事都是虛空。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Vanity of vanities, saith the Preacher, vanity of vanities; all is vanity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5993,183 +5541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 1:3  |  Ecclesiastes 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人一切的勞碌， 就是他在日光之下的勞碌，有甚麼益處呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What profit hath a man of all his labour which he taketh under the sun?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6185,183 +5695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 1:4  |  Ecclesiastes 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一代過去，一代又來， 地卻永遠長存。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>One generation passeth away, and another generation cometh: but the earth abideth for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6377,183 +5849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 1:5  |  Ecclesiastes 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>日頭出來，日頭落下， 急歸所出之地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sun also ariseth, and the sun goeth down, and hasteth to his place where he arose.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,183 +6003,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 1:6  |  Ecclesiastes 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>風往南颳，又向北轉， 不住地旋轉，而且返回轉行原道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The wind goeth toward the south, and turneth about unto the north; it whirleth about continually, and the wind returneth again according to his circuits.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6761,183 +6157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 1:7  |  Ecclesiastes 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>江河都往海裏流，海卻不滿； 江河從何處流，仍歸還何處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All the rivers run into the sea; yet the sea is not full; unto the place from whence the rivers come, thither they return again.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6953,183 +6311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 1:8  |  Ecclesiastes 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬事令人厭煩， 人不能說盡。 眼看，看不飽； 耳聽，聽不足。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All things are full of labour; man cannot utter it: the eye is not satisfied with seeing, nor the ear filled with hearing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>