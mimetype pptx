--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc273c641ea234262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R53efa4f12e004545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R13a9244e1c494c48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re3bc6148dd5f4fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R00cec4949b80403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R86e39c03a6d34129" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5fc462cb22b042e9"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R729b32abfaae427f"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8473b1e868604293"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra46aa31f279f4c0d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R91ff14b387f24099"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R6d4d56f17041427f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Raf5a4651f580463f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R13ce2c4b7a9f4470"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R43d57cc95dfc4699"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rdec1fe4064414971"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R307ddbbf44c24c0c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R4bc6d53b4fed40f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R268cbd6e153a4c7d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R1924f9d998684e1b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R218046ff9e814a9b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R0423e74d8c03404e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R78ec92202ebe4a02"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R47bba5e93cb242f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R0958f0295d1b48f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rfdb3a8c211fe4df7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rcacdfafd063f4c76"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R3869782ee8b345f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rf3ddf3b84d5b408d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R02e1a7023d6f481e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb36236b414ba4994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5fc462cb22b042e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8473b1e868604293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R28dc9ebee8c54ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7e021b0da5074b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R91ff14b387f24099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf650fc66936a458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R874c0a4abfcd42f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R650915fe95d34012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0b5b1ceda53c4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd6e940507eeb4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbd176c3f521e4ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3039309c8b7546c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R424373059d344c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rec8f7fee0e334f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb63f5f066e0244f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R56c0434ab5c4486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9b76476e7a104ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R55003b34d7584631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R60b7676030294124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rba49cc63486c40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R48b40d1bafe34b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6d4d56f17041427f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R51a823db55884a32" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb1f17f51313f422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R729b32abfaae427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra46aa31f279f4c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Reaecc49e22e744f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R9f3e9cb07e884625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Raf5a4651f580463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R13ce2c4b7a9f4470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R43d57cc95dfc4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdec1fe4064414971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R307ddbbf44c24c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4bc6d53b4fed40f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R268cbd6e153a4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1924f9d998684e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R218046ff9e814a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0423e74d8c03404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R78ec92202ebe4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R47bba5e93cb242f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0958f0295d1b48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfdb3a8c211fe4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rcacdfafd063f4c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3869782ee8b345f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf3ddf3b84d5b408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R02e1a7023d6f481e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0a857c3e6854457a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R18e107eec42e4e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b26db898a3f4a76" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdc4ca2ee08a74464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra123fb727e2f4f74" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6e78078f01fd4a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red16b0fe044f41ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rdf825db189324d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e7080d092b64a0f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra8133a29fa6b4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re701cca0c2204564" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4724183b2db84f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45077a8e91864ac2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R96f7259f671741eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re57e8dcbca804a37" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4ee60cbba9da4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c45caeee9024340" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3a453c1b317448ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4074ff4f82c4927" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ref15d75269a04081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae0acad0521c49b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R45756ca1988b4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b9018b4d4334ffc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc1f84d35dba342e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd628a5cc59a4206" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8772654cf3ea4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1cc16d27fc744132" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf8b7ef921d2f4bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2362ff8ebd554948" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9ad6dc7a3ce64fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R35f86e7752424e6f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R94d54dd58c2a4e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R969f950d11bd4a4e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R58849bf0db15445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1176f051cfe9460c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R508180f4cb99427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe28b4adc3ba47f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R56bad1c4e1c94694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc3570579c7f4029" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R83e8c0bb3de8460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1797d93a494f490c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R00dc8776e4b941b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rbe2c707b96ef40ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6a723ffd8ff04029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R027157aca7ca4ac2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb961bbe8a83e4867" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R02961c903eea4670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R023627bcee154225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R958f5cba9ef8425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3757ca0c5daf45a2" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R298bc8a5f9644cba" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbe2c707b96ef40ef"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R023627bcee154225"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6a723ffd8ff04029"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R958f5cba9ef8425f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R027157aca7ca4ac2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3757ca0c5daf45a2"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R82e0852cb77d4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc800192fbd2e492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52c3752f398c45f8" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R064ba3ccb3f64d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf7cb004370ac489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb7065add13764518" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc800192fbd2e492c"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R52c3752f398c45f8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf7cb004370ac489e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb7065add13764518"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d823bcbe1664380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3b8d5d0ee5414ecb" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree61865277634044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb1b4dbda9940454c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa13df39e4b74be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc8a20566396a4639" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd87feff6dbfe426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R99355a16bf2c4650" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf3ad866eecc465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R78fe73a4200b403f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8c8eed42cd945ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R5aae3ce5e6fc4d3b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe7fe9453d184216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R7ea7e7db64234ce5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50db9ccd965141cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Ra00d6ca472eb496a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd4af830232241cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Ra96d62f38ab0480c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R823526c4af5849f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rb06c765fb26f4bbc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e03f31bf80f4cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R8a61e11f5693441a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd62bcca1b5604b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R80a0ddd5c5864a88" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ebc2ceec3674938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R052f9e680ac242d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ffa301d2f264621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R498b0830f1f5444e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8722ac950564e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R2c1e1b7b15904b61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R803357b0f1004e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rfbd8537b156849b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3023b2ce0be44470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R098792a287474f56" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6b9394073ff41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rf50581b483344266" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc10d281453854563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R3b469ce748584609" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5596807ae914688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1c21ef0332db47ae" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書第8章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ecclesiastes 8 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,183 +3589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 8:9  |  Ecclesiastes 8:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這一切我都見過，也專心查考日光之下所做的一切事。有時這人管轄那人，令人受害。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All this have I seen, and applied my heart unto every work that is done under the sun: there is a time wherein one man ruleth over another to his own hurt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3777,183 +3743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 8:10  |  Ecclesiastes 8:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我見惡人埋葬，歸入[墳墓]；又見行正直事的離開聖地，在城中被人忘記。這也是虛空。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And so I saw the wicked buried, who had come and gone from the place of the holy, and they were forgotten in the city where they had so done: this is also vanity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 8:11  |  Ecclesiastes 8:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為斷定罪名不立刻施刑，所以世人滿心作惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because sentence against an evil work is not executed speedily, therefore the heart of the sons of men is fully set in them to do evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 8:12  |  Ecclesiastes 8:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>罪人雖然作惡百次，倒享長久的年日；然而我準知道，敬畏神的，就是在他面前敬畏的人，終久必得福樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Though a sinner do evil an hundred times, and his days be prolonged, yet surely I know that it shall be well with them that fear God, which fear before him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,183 +4205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 8:13  |  Ecclesiastes 8:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人卻不得福樂，也不得長久的年日；這年日好像影兒，因他不敬畏神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But it shall not be well with the wicked, neither shall he prolong his days, which are as a shadow; because he feareth not before God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 8:14  |  Ecclesiastes 8:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>世上有一件虛空的事，就是義人所遭遇的，反照惡人所行的；又有惡人所遭遇的，反照義人所行的。我說，這也是虛空。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is a vanity which is done upon the earth; that there be just men, unto whom it happeneth according to the work of the wicked; again, there be wicked men, to whom it happeneth according to the work of the righteous: I said that this also is vanity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 8:15  |  Ecclesiastes 8:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就稱讚快樂，原來人在日光之下，莫強如吃喝快樂；因為他在日光之下，神賜他一生的年日，要從勞碌中，時常享受所得的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then I commended mirth, because a man hath no better thing under the sun, than to eat, and to drink, and to be merry: for that shall abide with him of his labour the days of his life, which God giveth him under the sun.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 8:16  |  Ecclesiastes 8:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我專心求智慧，要看世上所做的事。（有晝夜不睡覺不合眼的。）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When I applied mine heart to know wisdom, and to see the business that is done upon the earth: (for also there is that neither day nor night seeth sleep with his eyes:)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 8:17  |  Ecclesiastes 8:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就看明神一切的作為，知道人查不出日光之下所做的事；任憑他費多少力尋查，都查不出來，就是智慧人雖想知道，也是查不出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then I beheld all the work of God, that a man cannot find out the work that is done under the sun: because though a man labour to seek it out, yet he shall not find it; yea further; though a wise man think to know it, yet shall he not be able to find it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,183 +4975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 8:1  |  Ecclesiastes 8:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰如智慧人呢？ 誰知道事情的解釋呢？ 人的智慧使他的臉發光， 並使他臉上的暴氣改變。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who is as the wise man? and who knoweth the interpretation of a thing? a man’s wisdom maketh his face to shine, and the boldness of his face shall be changed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5505,183 +5129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 8:2  |  Ecclesiastes 8:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我[勸你]遵守王的命令；既指神起誓，理當如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I counsel thee to keep the king’s commandment, and that in regard of the oath of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 8:3  |  Ecclesiastes 8:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要急躁離開王的面前，不要固執行惡，因為他凡事都隨自己的心意而行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be not hasty to go out of his sight: stand not in an evil thing; for he doeth whatsoever pleaseth him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,183 +5437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 8:4  |  Ecclesiastes 8:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>王的話本有權力，誰敢問他說「你做甚麼」呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Where the word of a king is, there is power: and who may say unto him, What doest thou?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 8:5  |  Ecclesiastes 8:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡遵守命令的，必不經歷禍患；智慧人的心能辨明時候和定理。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso keepeth the commandment shall feel no evil thing: and a wise man’s heart discerneth both time and judgment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 8:6  |  Ecclesiastes 8:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>各樣事務[成就]都有時候和定理，因為人的苦難重壓在他身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because to every purpose there is time and judgment, therefore the misery of man is great upon him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 8:7  |  Ecclesiastes 8:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他不知道將來的事，因為將來如何，誰能告訴他呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he knoweth not that which shall be: for who can tell him when it shall be?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,183 +6053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 8:8  |  Ecclesiastes 8:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無人有權力掌管生命，將生命留住；也無人有權力掌管死期；這場爭戰，無人能免；邪惡也不能救那好行邪惡的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is no man that hath power over the spirit to retain the spirit; neither hath he power in the day of death: and there is no discharge in that war; neither shall wickedness deliver those that are given to it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>