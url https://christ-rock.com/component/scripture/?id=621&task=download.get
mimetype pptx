--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8d6b0a7442b44d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R92711bf13c1841d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R84ed66ade8c74ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R30b6d34f46544776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Refd21ed44706488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rde9263a7cf164804" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R59d2b58d27144e66"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R195fdc4b2f10433c"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7072a1628aeb4b83"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9f4dd4b296db4edc"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R15e0ecab0b7e4197"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R0b5b3df980354882"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd6ed82b928a44a2e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc55830618d2742f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rdb7920b8d14b4820"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9d7b01fc52eb4b0c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8ff1fe07907848ec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb16c362c2c2e406f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R07f9b632f6a745ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rcbb7659f316445c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R099863e6f5124264"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ra1486ad07a9a4136"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R70f27a08d7de4702"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R54a1e28dcf01482a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R772a174e45364b42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rde1d36e9f6bf4acb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R97c6d018a563469e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Radd2de8a3bd04927"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R33429bafcbcd4ad4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rb065bfa7b88a453a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R0c5d797a97894705"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R19ac2e83285a45fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R4cbc6f7ed5ef4d6d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Ra5ca316f082f4872"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rb1f2de0d623c461c"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd35fa03b830e404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R59d2b58d27144e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7072a1628aeb4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R24e5089011b14167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R954109d1e0184464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R15e0ecab0b7e4197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5ef11f139a794c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R219353dd4b234a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3f05524a9cd74939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re593729b03e944b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7e178b0df32144b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rde719b2edf0445f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd7510ca784cc47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc45f3b906bb94b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbe135130bd784de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R55770f22ce6147d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb650ffd7c7f74546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R759fbfb3bb4f4071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1bdfb1cefd7946ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re1a6509c10064547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R24944e4e24444260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R498bfa6480024a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R95085710d8ce4609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R461d9ada02294e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0c396efdd16a48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Reb9ed89b2b5344ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R46ce7c3c9b9c4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R0b5b3df980354882" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rae1bae05183b47b5" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc4a5ace9c44745f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R195fdc4b2f10433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f4dd4b296db4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd45598aefb014337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5210c871e17d4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd6ed82b928a44a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc55830618d2742f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdb7920b8d14b4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9d7b01fc52eb4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8ff1fe07907848ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb16c362c2c2e406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R07f9b632f6a745ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rcbb7659f316445c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R099863e6f5124264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra1486ad07a9a4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R70f27a08d7de4702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R54a1e28dcf01482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R772a174e45364b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rde1d36e9f6bf4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R97c6d018a563469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Radd2de8a3bd04927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R33429bafcbcd4ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb065bfa7b88a453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0c5d797a97894705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R19ac2e83285a45fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4cbc6f7ed5ef4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra5ca316f082f4872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb1f2de0d623c461c" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R91333032173a4029" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rba9dc1453a654061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R924038499fd743f7" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R09c4fb4554b64db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd70f4fb07128432d" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R79e02de46a464b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R050879bc93014473" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3ac1d24f41054ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf880a4a3ad79424c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R73ce66f63c3c4e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f62292b1b3941bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ree8b27ff696648dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91d00314d6f24b05" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R58a559b1c0ae4c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red454f5de778419c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd837a9aebe494812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27301795a71d4615" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rcc2b0e2231214bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1f594cfe0564efe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf89c154efd89409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1781212f3c3479f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3a83140ec2f04c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb554698a36fc422c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R876e01eab1764bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb3e33d74f2a24d33" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R73c3731bff344bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2481a1eb175f40a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9dad4c69e74e4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3acffade59744564" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R501d4cdabdd04197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77bf69f332cf44a1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra638b8ec53fe48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50ff875fe015471f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9da47a3ffe1b4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd6ba18ad81845a7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R6449301c472a4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd09d6d45fd5448d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R531da49e9c2e42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2b5d10a378b4d5a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc66642cfc7344cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R86f27230e57044db" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5d97789c7a444092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04a1aeb6fdea4d2e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9015585245d34090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c22b35ae8a34873" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R69333c0111774ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9dd9f081101451b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf0f4d0e37a774624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea847411f6764f7e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2067b478e64e46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51cdea016abc4a03" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbf8ccf0b3c2a4b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R282bdc6f83ff4e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re19272d664c443a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb76d97b403714d29" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf9815d3928d940fa" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6686f3dbb93a4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5448d729b26944c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rda1b35e4ea384d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra57978112d2247c4" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra979e2053ede4725" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R282bdc6f83ff4e48"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5448d729b26944c7"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re19272d664c443a2"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rda1b35e4ea384d23"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb76d97b403714d29"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra57978112d2247c4"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rdf17d481a18b4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6607c3fa21864966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rade7ed0cf8d74bf8" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4db0e5af96fd4496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R096f01f372304086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2177f8d9ad784a58" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6607c3fa21864966"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rade7ed0cf8d74bf8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R096f01f372304086"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2177f8d9ad784a58"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65d286d801e7438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R57bde2190c1d409b" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15f3cae7bbaf4273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R888aca685d0b418d" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R66960e4b380e41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9c5197808850402f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32dc6ccce2584583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R9e94e60458db469c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb160327e64da4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Re82b917d67c64368" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94edf1d6095c44a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R4a571779b9594470" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67b555399ac948e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R50608793893640cf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R885bd01879c34cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R952db938a70f44aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9b52b59be2a4f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R84bd8a2b91fc41d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52efa236ba5746a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R2a9e0627ef944587" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b52d53d51a4489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R1992bfaf95c14f4a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39545bbd6c5349a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Re5ebd3c27c19437d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ca4b89b1323416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R21dc35e782a84df2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28551acc204e4780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R5d3a4dc3a3be4b75" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R79b9da7dd47c4599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rc9b62ae03b994c69" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb7f4ae6329cb42b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Re7d803526e9f446a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d246f860a384f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rda16dd26fab44cc0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ed37dc030de405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R0fc2b5781077476a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae763ba43f734c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R85d0aef4a0e34984" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red431425263440e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc02ccb5701714942" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62b59b93886f4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rc6daecdfac40474d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff599b06ace446df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R9b28a490b9974ee6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4e649eafa044c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R2cf1d6a8834e4215" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R67a45ee8b16742ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rc86ea17fb01148f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2100e3ad3f7b49cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R844b3493fb1e4435" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ecclesiastes 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 3:9  |  Ecclesiastes 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[這樣看來]，做事的人在他的勞碌上有甚麼益處呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What profit hath he that worketh in that wherein he laboureth?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,183 +4263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 3:10  |  Ecclesiastes 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我見神叫世人勞苦，使他們在其中受經練。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have seen the travail, which God hath given to the sons of men to be exercised in it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4489,183 +4417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 3:11  |  Ecclesiastes 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神造萬物，各按其時成為美好，又將永生安置在世人心裏。然而神從始至終的作為，人不能參透。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath made every thing beautiful in his time: also he hath set the world in their heart, so that no man can find out the work that God maketh from the beginning to the end.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4681,183 +4571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 3:12  |  Ecclesiastes 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我知道世人，莫強如終身喜樂行善；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I know that there is no good in them, but for a man to rejoice, and to do good in his life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4873,183 +4725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 3:13  |  Ecclesiastes 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且人人吃喝，在他一切勞碌中享福，這也是神的恩賜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And also that every man should eat and drink, and enjoy the good of all his labour, it is the gift of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5065,183 +4879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 3:14  |  Ecclesiastes 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我知道神一切所做的都必永存；無所增添，無所減少。神這樣行，是要人在他面前存敬畏的心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I know that, whatsoever God doeth, it shall be for ever: nothing can be put to it, nor any thing taken from it: and God doeth it, that men should fear before him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5257,183 +5033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 3:15  |  Ecclesiastes 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現今的事早先就有了，將來的事早已也有了，並且神使已過的事重新再來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That which hath been is now; and that which is to be hath already been; and God requireth that which is past.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5449,183 +5187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 3:16  |  Ecclesiastes 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又見日光之下，在審判之處有奸惡，在公義之處也有奸惡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And moreover I saw under the sun the place of judgment, that wickedness was there; and the place of righteousness, that iniquity was there.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5641,183 +5341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 3:17  |  Ecclesiastes 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我心裏說，神必審判義人和惡人；因為在那裏，各樣事務，一切工作，都有定時。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I said in mine heart, God shall judge the righteous and the wicked: for there is a time there for every purpose and for every work.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 3:18  |  Ecclesiastes 3:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我心裏說，[這乃]為世人的緣故，是神要試驗他們，使他們覺得自己[不過像]獸一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I said in mine heart concerning the estate of the sons of men, that God might manifest them, and that they might see that they themselves are beasts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,183 +5649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 3:1  |  Ecclesiastes 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡事都有定期， 天下萬務都有定時。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To every thing there is a season, and a time to every purpose under the heaven:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 3:19  |  Ecclesiastes 3:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為世人遭遇的，獸也遭遇，所遭遇的都是一樣：這個怎樣死，那個也怎樣死，氣息都是一樣。人不能強於獸，都是虛空。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For that which befalleth the sons of men befalleth beasts; even one thing befalleth them: as the one dieth, so dieth the other; yea, they have all one breath; so that a man hath no preeminence above a beast: for all is vanity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,183 +5957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 3:20  |  Ecclesiastes 3:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>都歸一處，都是出於塵土，也都歸於塵土。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All go unto one place; all are of the dust, and all turn to dust again.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 3:21  |  Ecclesiastes 3:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>誰知道人的靈是往上升，獸的魂是下入地呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who knoweth the spirit of man that goeth upward, and the spirit of the beast that goeth downward to the earth?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,179 +6265,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 3:22  |  Ecclesiastes 3:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>故此，我見人莫強如在他經營的事上喜樂，因為這是他的分。他身後的事誰能使他回來得見呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore I perceive that there is nothing better, than that a man should rejoice in his own works; for that is his portion: for who shall bring him to see what shall be after him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6985,183 +6419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 3:2  |  Ecclesiastes 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>生有時，死有時； 栽種有時，拔出所栽種的也有時；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A time to be born, and a time to die; a time to plant, and a time to pluck up that which is planted;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +6573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 3:3  |  Ecclesiastes 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>殺戮有時，醫治有時； 拆毀有時，建造有時；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A time to kill, and a time to heal; a time to break down, and a time to build up;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,183 +6727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 3:4  |  Ecclesiastes 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哭有時，笑有時； 哀慟有時，跳舞有時；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A time to weep, and a time to laugh; a time to mourn, and a time to dance;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7561,183 +6881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 3:5  |  Ecclesiastes 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拋擲石頭有時，堆聚石頭有時； 懷抱有時，不懷抱有時；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A time to cast away stones, and a time to gather stones together; a time to embrace, and a time to refrain from embracing;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,183 +7035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 3:6  |  Ecclesiastes 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>尋找有時，失落有時； 保守有時，捨棄有時；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A time to get, and a time to lose; a time to keep, and a time to cast away;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7945,183 +7189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 3:7  |  Ecclesiastes 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撕裂有時，縫補有時； 靜默有時，言語有時；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A time to rend, and a time to sew; a time to keep silence, and a time to speak;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,183 +7343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 3:8  |  Ecclesiastes 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>喜愛有時，恨惡有時； 爭戰有時，和好有時。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A time to love, and a time to hate; a time of war, and a time of peace.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>