--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -27,107 +27,107 @@
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1f0bb708c24a414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5c6b42af59c94a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R239921121c354b82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf9ce2958a9c34012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R06d96209deb848d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R228355b9f4f2466b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R180a1c49a2a945c5"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcee498c508f44cf8"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rbb6f4315bbc54890"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7a8ce84b7f994066"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf04e4e9f383342ec"/>
-[...13 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R15c339e8a9df4535"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rca93e89fb152429c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R21b4128a34dc4c60"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re7150044831644b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rcc927a68f9114de1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd247441f7718488f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R969071a4e1774cc9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R51925de39d6d47f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R6a1a4696705642b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R939580e8b2c84673"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R31ff7554efbe4fbb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R2d85782108324841"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rfa9f154747b84e16"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R0146d56a8803445c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R738d34696a5e4503"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rfb16ad0cbf554870"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re901442920de444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R180a1c49a2a945c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb6f4315bbc54890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R033a6e27530d41e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8726c6c8e507497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf04e4e9f383342ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3178df6c627a4b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rad9a6ad4d5d146ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R31446ff2e5494870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2e47b5ad354245b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R372f53a9623441eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2d67ec55d3604737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc811d7b85e354c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdc4f2adf990b47ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc2dd30878c894066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7511705a065445f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0da94c90d6fe4da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4483a28ee032499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb375310a8b9f4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R15c339e8a9df4535" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R25975ff99ba543bd" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rcb884a92513d4559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcee498c508f44cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a8ce84b7f994066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5a5eeda337db4939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3667f36081974aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rca93e89fb152429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R21b4128a34dc4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re7150044831644b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcc927a68f9114de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd247441f7718488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R969071a4e1774cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R51925de39d6d47f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6a1a4696705642b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R939580e8b2c84673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R31ff7554efbe4fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2d85782108324841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfa9f154747b84e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0146d56a8803445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R738d34696a5e4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rfb16ad0cbf554870" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7421891017a54111" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -331,93 +331,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7e5b74d2d9cb4c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R85dd1a5ff4554e2e" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Raa379b2fafbb4770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc539febf8ee6461f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdb22b0b10d314009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04ad461e63c14644" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R43e828b80f1347ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6365f799da04c6f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1cac3554e5b940d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc39892dee8934cfb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6239daa1d7ac46ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2fb66fa740714747" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R55443d33694d4280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f978533cde54050" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9356cf9d1aa2415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f4362abcff14609" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rbccdf2e2d6b94a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f7c83b7d6744f7d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rea52b9ba436f460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbefc866a613d403e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb5b202397ccd4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8132aef704d541f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R23069b1cfa114bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R97105fba7c874c57" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1720223014a14e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2514d61e4aba41ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1736221618fe46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e76da6a1f88440a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd36a7ef0c60747ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a018ca619094cfc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R31b883c88ded42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7366f1ee9cb348a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6d8c2a3273b34746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ce77b81bc8f42d4" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1801,100 +1801,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9190cd1c20ab49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re6cd9457bffc424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R65df3b36c2054e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfbf1bc4dc57247f7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R39bf5afbde8042a6" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra3024cd8e0c141a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R836c95271ce14424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R75bfa164074f4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Racb241e7837c462a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra89c2fbf716a4492" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re6cd9457bffc424a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R836c95271ce14424"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R65df3b36c2054e62"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R75bfa164074f4480"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2920,116 +2920,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfbf1bc4dc57247f7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Racb241e7837c462a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb54de8b2c9714c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfe40206b8c0e4914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R990ad6219d9245e5" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R05bbf70e283b4607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7ab7e99a505d48c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ddfa44230704d88" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfe40206b8c0e4914"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R990ad6219d9245e5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7ab7e99a505d48c6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1ddfa44230704d88"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3093,93 +3093,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6c482dac6304815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8772f555307b493d" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R519b2c0cf1044c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R522ddb45cc54465f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f0d1fdf00044b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rba262b88c2094f0a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7bdf074a673a41ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R77161820b3c84b4a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d092a54e84b4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rb3f0fe8f0ea64304" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d3c155d82e8401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra2212bacdb28482a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6411b33117b4a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Re567167607a34508" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29b18456da624918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R2a4b8619619a45f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R244ba8ecb3c24ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R8e9391ccefba49f8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R766e77e7961b4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R420f57b156994a7e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd405b359d9e14b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra2a8cecfa4a04aac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf44a28577dae44c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4b5393589b2548d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84d2582cc69b4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rde4400577a044491" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf951547dd582451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4d893b4bf4ef4a45" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5de8bfa6cdb4db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R6bef58b8cf164b32" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70fa490dcc6d4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R6abea3c331b748bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe7e4ad8e5e34af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R854b9e96cafc4add" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3197,65 +3197,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書第12章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ecclesiastes 12 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3273,183 +3277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 12:9  |  Ecclesiastes 12:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>再者，傳道者因有智慧，仍將知識教訓眾人；又默想，又考查，又陳說許多箴言。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And moreover, because the preacher was wise, he still taught the people knowledge; yea, he gave good heed, and sought out, and set in order many proverbs.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3465,183 +3431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 12:10  |  Ecclesiastes 12:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道者專心尋求可喜悅的言語，是憑正直寫的誠實話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The preacher sought to find out acceptable words: and that which was written was upright, even words of truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3657,183 +3585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 12:11  |  Ecclesiastes 12:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧人的言語好像刺棍；會中之師的[言語]又像釘穩的釘子，都是一個牧者所賜的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The words of the wise are as goads, and as nails fastened by the masters of assemblies, which are given from one shepherd.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3849,183 +3739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 12:12  |  Ecclesiastes 12:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我兒，還有一層，你當受勸戒：著書多，沒有窮盡；讀書多，身體疲倦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And further, by these, my son, be admonished: of making many books there is no end; and much study is a weariness of the flesh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4041,183 +3893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 12:13  |  Ecclesiastes 12:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些事都已聽見了，總意就是：敬畏神，謹守他的誡命，這是人所當盡的[本分]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let us hear the conclusion of the whole matter: Fear God, and keep his commandments: for this is the whole duty of man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4233,183 +4047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 12:14  |  Ecclesiastes 12:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為人所做的事，連一切隱藏的事，無論是善是惡，神都必審問。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For God shall bring every work into judgment, with every secret thing, whether it be good, or whether it be evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4425,183 +4201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 12:1  |  Ecclesiastes 12:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你趁着年幼、衰敗的日子尚未來到，就是你所說，我毫無喜樂的那些年日未曾臨近之先，當記念造你的主。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember now thy Creator in the days of thy youth, while the evil days come not, nor the years draw nigh, when thou shalt say, I have no pleasure in them;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4617,183 +4355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 12:2  |  Ecclesiastes 12:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要等到日頭、光明、月亮、星宿變為黑暗，雨後雲彩反回，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>While the sun, or the light, or the moon, or the stars, be not darkened, nor the clouds return after the rain:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4809,179 +4509,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 12:3  |  Ecclesiastes 12:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看守房屋的發顫，有力的屈身，推磨的稀少就止息，從窗戶往外看的都昏暗；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the day when the keepers of the house shall tremble, and the strong men shall bow themselves, and the grinders cease because they are few, and those that look out of the windows be darkened,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5001,179 +4663,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 12:4  |  Ecclesiastes 12:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>街門關閉，推磨的響聲微小，雀鳥一叫，人就起來，唱歌的女子也都衰微。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the doors shall be shut in the streets, when the sound of the grinding is low, and he shall rise up at the voice of the bird, and all the daughters of musick shall be brought low;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5193,183 +4817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 12:5  |  Ecclesiastes 12:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人怕高處，路上有驚慌，杏樹開花，蚱蜢成為重擔，人所願的也都廢掉；因為人歸他永遠的家，弔喪的在街上往來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also when they shall be afraid of that which is high, and fears shall be in the way, and the almond tree shall flourish, and the grasshopper shall be a burden, and desire shall fail: because man goeth to his long home, and the mourners go about the streets:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5385,183 +4971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 12:6  |  Ecclesiastes 12:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>銀鍊折斷，金罐破裂，瓶子在泉旁損壞，水輪在井口破爛，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Or ever the silver cord be loosed, or the golden bowl be broken, or the pitcher be broken at the fountain, or the wheel broken at the cistern.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5577,183 +5125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 12:7  |  Ecclesiastes 12:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>塵土仍歸於地，靈仍歸於賜靈的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shall the dust return to the earth as it was: and the spirit shall return unto God who gave it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5769,183 +5279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 12:8  |  Ecclesiastes 12:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道者說：「虛空的虛空，凡事都是虛空。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Vanity of vanities, saith the preacher; all is vanity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>