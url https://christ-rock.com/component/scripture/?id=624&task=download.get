--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -39,113 +39,113 @@
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rce29e899395442f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf7412d403d1e4941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc7e530041d47451d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R90a80099615f433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4a083bb0dc434104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6bd4d4606dba4129" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R644849317668413b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R70f846db1332421d"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rcbeb855a504a4618"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R19f1137f38684af7"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf4fb7cbef90b4b85"/>
-[...19 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Re8749841ce4e40fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R313a8bf4fdea4579"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R62cb9dfa19be45f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9d1262eeab01452f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rf0cbfc6c209a4a5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rfa69e443fda448ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R9e7f3917bd544af6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R71c3e36b1b654e9e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rda7cc0ff4ccd4b85"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R4738fa9f2d4a4baf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R36ff659fb5834747"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R881b06daca264cd5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R2ee07abb824d4ea5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R62d6b95b06164513"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Ra2149b862c5c406c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rb6bc8efd16844705"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R52c779fd17444219"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R0700620f08fb4822"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rbefc470aa7fb4d5e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R38d46d6a1b254ffe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R83920b4bd09f44d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rc0444b5aedee4c90"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4ad020f19d064e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R644849317668413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcbeb855a504a4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R98868c373f7d4717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rdfb53f4d3e7445e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf4fb7cbef90b4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R73d672b3769646ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc8e0f49e10ac49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2a89759f5ccd445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R29ac7dc8d4694434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb031b0c384cc4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R14fa7c1a89d443d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1b4afe41a55f4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0f41ec4c00a344c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R492ed72bad1f4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf39860246fa147ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R951baead0a40414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2d6f98592560416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc876525f3202463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re5e2ba5a987047e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rca35a3aa0b614536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4e876df3faba4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R72e140e634624327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R58e1ab74e5784aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re842c53eb2e34ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re8749841ce4e40fe" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rbdd3bb517a7248b7" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf8a252d3c68342f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R70f846db1332421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R19f1137f38684af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R02b522cb0f02431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra1498bb10f5d4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R313a8bf4fdea4579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R62cb9dfa19be45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9d1262eeab01452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf0cbfc6c209a4a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfa69e443fda448ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9e7f3917bd544af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R71c3e36b1b654e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rda7cc0ff4ccd4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4738fa9f2d4a4baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R36ff659fb5834747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R881b06daca264cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2ee07abb824d4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R62d6b95b06164513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra2149b862c5c406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb6bc8efd16844705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R52c779fd17444219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0700620f08fb4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbefc470aa7fb4d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R38d46d6a1b254ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R83920b4bd09f44d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc0444b5aedee4c90" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R460eab25aee44667" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -349,111 +349,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc390b415827348c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R056ac6f30e714559" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf365fa138d574611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdcb7cb1b5dec49da" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8262c70af9e34bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4726ca10e944e2a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7cf790c5804d4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f03e0e47f284232" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R94c27ab526374b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c1b1251503c49af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5625d7c892da4a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4bfaebc4eb2842c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1e07d580507e4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc76b1360502546e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re8a76d27f9fa444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63bac564ee3b4fce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re03303cbba014e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1086897d3c67419a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8d6fcd8ba2424678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2cf1e35d957f4a43" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Raa811d8cf2ee4ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42e9bc49e6f84cfa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R53fcd6ee3ace478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd6e40716a1a4c1d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R01eaa190b80241ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rffe6204e022f4125" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4a1c3b0bcf3c4d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78f3fe9bbe2d43e1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R6c91530ac08d4c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38ed3adf13464ba0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7addb943f43b46c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4b965f5f8834e97" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra990187cd1f74149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdca293a95e42484b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbadc955192a24781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a34669624e349fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rff5685a6db78466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R356244a0a87642e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re87ba822ef9b4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d4627e574174d47" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb1336fdf09aa4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c77cd79faf947bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R74543a4d0953427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2f1518139f04371" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9ce41fd04a1b4e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c255d32be0743d2" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2407,100 +2407,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Reef1328e10974c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re16271e971e14466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5c3ccc82d2b349ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb572feb573554a07" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R31c9a5d0cd4b4a07" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2b8567942ed141f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R99def8d0f3b041e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7f4bd69cebae4b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6d5c7b589a3f410c" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf0fd1a1331f64e84" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re16271e971e14466"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R99def8d0f3b041e5"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5c3ccc82d2b349ac"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7f4bd69cebae4b7c"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3526,116 +3526,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb572feb573554a07"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6d5c7b589a3f410c"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R434e9915475f4e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb076100f3ff545b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4132082663854e4f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf568ab9fbf35427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbd30a08c1c4d4ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcab4acfdfe504e30" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb076100f3ff545b4"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4132082663854e4f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbd30a08c1c4d4ab9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rcab4acfdfe504e30"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3699,111 +3699,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ebc75323ace462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R690e3da107b44462" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1af88a3aadad4c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re4bc53d4a1b94fd5" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2210ef1311134580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R88c9dbdc9977497b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f9994d705b04aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re323ca28bf7e414c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcdf1582153ae4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R6036825b37294d03" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc78aa9b9369b44ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rbc9cfc546f7c4752" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R257cc19c08cd4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R706499c9154542fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2499de4f6aec4bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R2e08b464a5de400b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3640271f978c432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rd5fd1a52f1074ccc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc06991a8878e4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rf17ad50571d248e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b03903cc3174338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R907be3234bb44db6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra813b4f195314d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R2f9fba369921415c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e94d28b1e824692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R0a8fe33df71548ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R719746f132f34fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rb1a485a9213f4b88" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3ed78326f6448d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R6ee9faf1e0f94e5a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6373b1d43072480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R073a0750dfd4437e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78e437f93a624645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R3ac4793990cb494a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R97da7f703e054cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R2ae94a6403364fa0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe61ed5a19b14276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Reeda36af2a12420b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7bf7c3fa1084916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra4d94470bbef4573" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rded8c7c6e602410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Reeea496d644c440a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a11f856e1464d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Re0c47f3d9261493c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51500b34595044e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R884ec4d7dcaf45ac" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3821,65 +3821,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書第10章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ecclesiastes 10 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3897,183 +3901,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 10:9  |  Ecclesiastes 10:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>鑿開石頭的，必受損傷； 劈開木頭的，必遭危險。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso removeth stones shall be hurt therewith; and he that cleaveth wood shall be endangered thereby.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4089,183 +4055,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 10:10  |  Ecclesiastes 10:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>鐵器鈍了，若不將刃磨快，就必多費氣力； 但得智慧指教，便有益處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If the iron be blunt, and he do not whet the edge, then must he put to more strength: but wisdom is profitable to direct.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4281,183 +4209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 10:11  |  Ecclesiastes 10:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>未行法術以先，蛇若咬人， 後行法術也是無益。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Surely the serpent will bite without enchantment; and a babbler is no better.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4473,183 +4363,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 10:12  |  Ecclesiastes 10:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧人的口說出恩言； 愚昧人的嘴吞滅自己。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The words of a wise man’s mouth are gracious; but the lips of a fool will swallow up himself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4665,183 +4517,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 10:13  |  Ecclesiastes 10:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他口中的言語起頭是愚昧； 他話的末尾是奸惡的狂妄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The beginning of the words of his mouth is foolishness: and the end of his talk is mischievous madness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4857,183 +4671,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 10:14  |  Ecclesiastes 10:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愚昧人多有言語， 人卻不知將來有甚麼事； 他身後的事誰能告訴他呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A fool also is full of words: a man cannot tell what shall be; and what shall be after him, who can tell him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5049,183 +4825,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 10:15  |  Ecclesiastes 10:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡愚昧人，他的勞碌使自己困乏， 因為連進城的路，他也不知道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The labour of the foolish wearieth every one of them, because he knoweth not how to go to the city.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5241,183 +4979,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 10:16  |  Ecclesiastes 10:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>邦國啊，你的王若是孩童， 你的群臣早晨宴樂， 你就有禍了！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Woe to thee, O land, when thy king is a child, and thy princes eat in the morning!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5433,183 +5133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 10:17  |  Ecclesiastes 10:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>邦國啊，你的王若是貴冑之子， 你的群臣按時吃喝， 為要補力，不為酒醉， 你就有福了！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Blessed art thou, O land, when thy king is the son of nobles, and thy princes eat in due season, for strength, and not for drunkenness!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5625,183 +5287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 10:18  |  Ecclesiastes 10:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因人懶惰，房頂塌下； 因人手懶，房屋滴漏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By much slothfulness the building decayeth; and through idleness of the hands the house droppeth through.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5817,183 +5441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 10:1  |  Ecclesiastes 10:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>死蒼蠅使做香的膏油發出臭氣； [這樣]，一點愚昧也能敗壞智慧和尊榮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Dead flies cause the ointment of the apothecary to send forth a stinking savour: so doth a little folly him that is in reputation for wisdom and honour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6009,183 +5595,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 10:19  |  Ecclesiastes 10:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>設擺筵席是為喜笑。 酒能使人快活； 錢能叫萬事應心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A feast is made for laughter, and wine maketh merry: but money answereth all things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6201,179 +5749,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 10:20  |  Ecclesiastes 10:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你不可咒詛君王， 也不可心懷此念； 在你臥房也不可咒詛富戶。 因為空中的鳥必傳揚這聲音， 有翅膀的也必述說這事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Curse not the king, no not in thy thought; and curse not the rich in thy bedchamber: for a bird of the air shall carry the voice, and that which hath wings shall tell the matter.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6393,183 +5903,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 10:2  |  Ecclesiastes 10:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>智慧人的心居右； 愚昧人的心居左。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A wise man’s heart is at his right hand; but a fool’s heart at his left.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6585,183 +6057,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 10:3  |  Ecclesiastes 10:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且愚昧人行路顯出無知， 對眾人說，他是愚昧人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea also, when he that is a fool walketh by the way, his wisdom faileth him, and he saith to every one that he is a fool.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6777,183 +6211,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 10:4  |  Ecclesiastes 10:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>掌權者的心若向你發怒， 不要離開你的本位， 因為柔和能免大過。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If the spirit of the ruler rise up against thee, leave not thy place; for yielding pacifieth great offences.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6969,183 +6365,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 10:5  |  Ecclesiastes 10:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我見日光之下有一件禍患， 似乎出於掌權的錯誤，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is an evil which I have seen under the sun, as an error which proceedeth from the ruler:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7161,183 +6519,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 10:6  |  Ecclesiastes 10:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是愚昧人立在高位； 富足人坐在低位。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Folly is set in great dignity, and the rich sit in low place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7353,183 +6673,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 10:7  |  Ecclesiastes 10:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我見過僕人騎馬， 王子像僕人在地上步行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have seen servants upon horses, and princes walking as servants upon the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7545,183 +6827,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>傳道書 10:8  |  Ecclesiastes 10:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>挖陷坑的，自己必掉在其中； 拆牆垣的，必為蛇所咬。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that diggeth a pit shall fall into it; and whoso breaketh an hedge, a serpent shall bite him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>