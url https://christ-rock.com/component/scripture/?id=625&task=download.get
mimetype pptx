--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd8135b59441447f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcd0ebb26a6724f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9aab2fcddde04d4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R65634760e0074fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rac7d900b80d84a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R854e8aa9c35f4419" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbabc081c08b94a36"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R501729e0de1f45b3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R10c1ac8872f04816"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rccc07223eb014fff"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3c022d6912d54755"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rb4178261ead446cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4db38189db564dd9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re60c1f5427874920"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R282689c165734052"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rf2db91928ea84f97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rcf511d05fc0547b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1f3849167fe044fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ra2e79781f6324234"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R864c7e554fe4480e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R7d12d5bd63894a4b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R6efa9f3ee88e44b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R6367a3a90126437c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R1897f2ced96c4c24"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R4f405fcb7deb4859"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rc897a5d12a12488d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rba666ed63b644e97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R97aca4de66b245d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R405d7fadefb54450"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R1909f792b7054902"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R880c2dea94464a5d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R9a0fdfcfa1b749d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R5f9693161c7543ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R1020f947fa5c43ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Re803ac6d379d47d6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R77d613d3f38c4732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbabc081c08b94a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10c1ac8872f04816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf54fc822e95c4eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd7c6238cc9834333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3c022d6912d54755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R28a52a9b1e4b4af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra481abd6cff84d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R50f4f823080b42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfd62870575544d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R21254cc29d464b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Refebe0069f86467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc0ff1a7228314f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb458e3882fbb4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R97056c0940b64e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R763f33d5c9f440da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd18e978c6ada40c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R060d38406c8545bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3f60ad0c37a64b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc3d5266baa1d414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra36605661b9a499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re7ca925bd3aa4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbc6587cec8b54df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2c65e9937c2642ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf8827f9e35124421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2cec0794dd174bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rafe856475a324fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb4178261ead446cb" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R930ee2996c8a42f2" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb126e73a66d44cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R501729e0de1f45b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rccc07223eb014fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R082236e4702f4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R109d665166f7455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4db38189db564dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re60c1f5427874920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R282689c165734052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf2db91928ea84f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rcf511d05fc0547b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1f3849167fe044fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra2e79781f6324234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R864c7e554fe4480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7d12d5bd63894a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6efa9f3ee88e44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6367a3a90126437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1897f2ced96c4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4f405fcb7deb4859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc897a5d12a12488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rba666ed63b644e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R97aca4de66b245d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R405d7fadefb54450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1909f792b7054902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R880c2dea94464a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R9a0fdfcfa1b749d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R5f9693161c7543ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1020f947fa5c43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re803ac6d379d47d6" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf8679db3d9e04171" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R03cd4cbfab0f487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e5046d5ab394521" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R23c5abffa36a4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f25895e7af54dae" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9d383c39a160459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd39b47229128486e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R58eeda68e1e34e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb476a5442d0f436c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R64cec0963f2e48c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3fd02bcbca5d4d40" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2384e3aac26b43bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R215cc5a58bd4491c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf240eabf5615432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5de8ab3c25df4e30" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R861f8a3ba90442b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd571e60fc9404415" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R92abd6aa98f84493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ef7a40739714124" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R13b7246997f54862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7517400811be4858" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd8b000d8170f4cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9dd0be8373f4504" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3c8c3f8365c74ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd2ad497d00d4017" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R1a793b49fe7a4751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R79103a65fcea40f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb08bc44d39574e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R653b57749cfa4d05" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re50fff8fe34c4332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c15708b5cb1417f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R8975a52d65654d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a617ba0244147a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb08e04d2875447c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R423251d170994160" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R092e8ef5e0ac4479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R458d5d110ef44af2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra8c92c77215648e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R878f46f9e29b4a06" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb85a394c03594b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc972e722ecd74fb4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R518c7cda87b14a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a8783ba68714410" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0c1d223b1f3042a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4b89c5abe8e4097" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7cc85cdd4af54bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72c05ab56f7345f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3b5ff30773df4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3081b00628614d56" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2aa59be8dcf946d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57e92d0eb1b0441a" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5a38130aed6b400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6837a0afe713464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfb2884118d4c4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc83fea7ec4464ffd" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3baec5d6a8194c54" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1e465937d90a473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R146fd07a08454e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R79734d9fef9742f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rea9d420429bb460e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1b4fa948210647df" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6837a0afe713464d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R146fd07a08454e52"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfb2884118d4c4f15"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R79734d9fef9742f3"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc83fea7ec4464ffd"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rea9d420429bb460e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf4e9b4022eaf4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R75f2d00832844771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R79bf7ee6fa444e89" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R63a6de9ddba84a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R92c8552ab3f74207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R500e0796d8e94958" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R75f2d00832844771"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R79bf7ee6fa444e89"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R92c8552ab3f74207"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R500e0796d8e94958"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb599bcc701bc44c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R826d7050a60b432d" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9dd91601a9de4239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7a9e1fabaf994381" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65e8351f719f4826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re6d15bb0d8974416" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a53f97a780748d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0e10019a24774401" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc9dc16a08154f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R83ee6e46d5e042b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4cd875da4a2e4b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R491563b71ae14e1d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07bd93d0f7fd4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R79ee2290eeec4926" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2d5a148b8944881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Ra37f4427bd094f6a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92788d87f75041f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rc39e75a5a76545b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2fafad4a18d3435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Ra0b4285fbeec4da8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86e98883092346da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R937206d490084522" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7631f65c00749b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rf21c2247596742e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05b357beeb794d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R593bccce32de4014" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R956685854042463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R788b1b148bdc4a2a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc913036043474b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rdafa48d0e7094d59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf831dfb9786c446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rca771572688348cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f9f62fca64d46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rdbd01c30cfe74381" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6db370be86a441f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rfbdde5c33f8443f1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd02821be4bb4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rd2287d3be83d4242" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20c28b92f47c4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rde9ab994a8d645c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e7ca9ffbd674386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R4b4fe8e5e83542b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc66e9d639cd547bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rdb5fbdff60f6470b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2a14ad40d224180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R55576ee85c5f4e6b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R978628e798fc41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rf43fdbf5252a45da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R77ab6e72efa44a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3ce3bf3a39c34396" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ruth 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記 1:9  |  Ruth 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願耶和華使你們各在新夫家中得平安！」於是拿俄米與她們親嘴。她們就放聲而哭，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD grant you that ye may find rest, each of you in the house of her husband. Then she kissed them; and they lifted up their voice, and wept.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,183 +4263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記 1:10  |  Ruth 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：「不然，我們必與你一同回你本國去。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they said unto her, Surely we will return with thee unto thy people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4489,183 +4417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記 1:11  |  Ruth 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿俄米說：「我女兒們哪，回去吧！為何要跟我去呢？我還能生子作你們的丈夫嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Naomi said, Turn again, my daughters: why will ye go with me? are there yet any more sons in my womb, that they may be your husbands?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4681,183 +4571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記 1:12  |  Ruth 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我女兒們哪，回去吧！我年紀老邁，不能再有丈夫；即或說，我還有指望，今夜有丈夫可以生子，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Turn again, my daughters, go your way; for I am too old to have an husband. If I should say, I have hope, if I should have an husband also to night, and should also bear sons;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4873,179 +4725,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記 1:13  |  Ruth 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們豈能等着他們長大呢？你們豈能等着他們不嫁別人呢？我女兒們哪，不要這樣。我為你們的緣故甚是愁苦，因為耶和華伸手攻擊我。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Would ye tarry for them till they were grown? would ye stay for them from having husbands? nay, my daughters; for it grieveth me much for your sakes that the hand of the LORD is gone out against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5065,183 +4879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記 1:14  |  Ruth 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>兩個兒婦又放聲而哭，俄珥巴與婆婆親嘴[而別]，只是路得捨不得拿俄米。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they lifted up their voice, and wept again: and Orpah kissed her mother in law; but Ruth clave unto her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5257,183 +5033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記 1:15  |  Ruth 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿俄米說：「看哪，你嫂子已經回她本國和她[所拜]的神那裏去了，你也跟着你嫂子回去吧！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And she said, Behold, thy sister in law is gone back unto her people, and unto her gods: return thou after thy sister in law.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5449,179 +5187,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記 1:16  |  Ruth 1:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得說：「不要催我回去不跟隨你。你往哪裏去，我也往那裏去；你在哪裏住宿，我也在那裏住宿；你的國就是我的國，你的神就是我的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Ruth said, Intreat me not to leave thee, or to return from following after thee: for whither thou goest, I will go; and where thou lodgest, I will lodge: thy people shall be my people, and thy God my God:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5641,183 +5341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記 1:17  |  Ruth 1:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你在哪裏死，我也在那裏死，也葬在那裏。除非死能使你我相離！不然，願耶和華重重地降罰與我。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Where thou diest, will I die, and there will I be buried: the LORD do so to me, and more also, if ought but death part thee and me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記 1:18  |  Ruth 1:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿俄米見路得定意要跟隨自己去，就不再勸她了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When she saw that she was stedfastly minded to go with her, then she left speaking unto her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,179 +5649,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記 1:1  |  Ruth 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當士師秉政的時候，國中遭遇饑荒。在猶大的伯利恆，有一個人帶着妻子和兩個兒子往摩押地去寄居。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now it came to pass in the days when the judges ruled, that there was a famine in the land. And a certain man of Beth-lehem-judah went to sojourn in the country of Moab, he, and his wife, and his two sons.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記 1:19  |  Ruth 1:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是二人同行，來到伯利恆。她們到了伯利恆，合城的人就都驚訝。婦女們說：「這是拿俄米嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So they two went until they came to Beth-lehem. And it came to pass, when they were come to Beth-lehem, that all the city was moved about them, and they said, Is this Naomi?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,183 +5957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記 1:20  |  Ruth 1:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿俄米對她們說：「不要叫我拿俄米，要叫我瑪拉，因為全能者使我受了大苦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And she said unto them, Call me not Naomi, call me Mara: for the Almighty hath dealt very bitterly with me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記 1:21  |  Ruth 1:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我滿滿地出去，耶和華使我空空地回來。耶和華降禍與我；全能者使我受苦。既是這樣，你們為何還叫我拿俄米呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I went out full, and the LORD hath brought me home again empty: why then call ye me Naomi, seeing the LORD hath testified against me, and the Almighty hath afflicted me?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,179 +6265,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記 1:22  |  Ruth 1:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿俄米和她兒婦摩押女子路得，從摩押地回來到伯利恆，正是動手割大麥的時候。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So Naomi returned, and Ruth the Moabitess, her daughter in law, with her, which returned out of the country of Moab: and they came to Beth-lehem in the beginning of barley harvest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6985,183 +6419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記 1:2  |  Ruth 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這人名叫以利米勒，他的妻名叫拿俄米；他兩個兒子，一個名叫瑪倫，一個名叫基連，都是猶大伯利恆的以法他人。他們到了摩押地，就住在那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the name of the man was Elimelech, and the name of his wife Naomi, and the name of his two sons Mahlon and Chilion, Ephrathites of Beth-lehem-judah. And they came into the country of Moab, and continued there.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +6573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記 1:3  |  Ruth 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>後來拿俄米的丈夫以利米勒死了，剩下婦人和她兩個兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Elimelech Naomi’s husband died; and she was left, and her two sons.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,183 +6727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記 1:4  |  Ruth 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這兩個兒子娶了摩押女子為妻，一個名叫俄珥巴，一個名叫路得，在那裏住了約有十年。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they took them wives of the women of Moab; the name of the one was Orpah, and the name of the other Ruth: and they dwelled there about ten years.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7561,183 +6881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記 1:5  |  Ruth 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪倫和基連二人也死了，剩下拿俄米，沒有丈夫，也沒有兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Mahlon and Chilion died also both of them; and the woman was left of her two sons and her husband.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,179 +7035,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記 1:6  |  Ruth 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她就與兩個兒婦起身，要從摩押地歸回；因為她在摩押地聽見耶和華眷顧自己的百姓，賜糧食與他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then she arose with her daughters in law, that she might return from the country of Moab: for she had heard in the country of Moab how that the LORD had visited his people in giving them bread.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7945,183 +7189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記 1:7  |  Ruth 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是她和兩個兒婦起行離開所住的地方，要回猶大地去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore she went forth out of the place where she was, and her two daughters in law with her; and they went on the way to return unto the land of Judah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,183 +7343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路得記 1:8  |  Ruth 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿俄米對兩個兒婦說：「你們各人回娘家去吧。願耶和華恩待你們，像你們恩待已死的人與我一樣！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Naomi said unto her two daughters in law, Go, return each to her mother’s house: the LORD deal kindly with you, as ye have dealt with the dead, and with me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>