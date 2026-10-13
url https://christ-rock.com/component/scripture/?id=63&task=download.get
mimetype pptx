--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -49,118 +49,118 @@
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R918fb94b270941d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R28e005fde2c34b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd3c8307ab2024e51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3a33d51bbde2400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rec3be97a8f234328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R13fa5152cc6e4d52" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6cebf3113a2946fc"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re1ff11f095a0420c"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R65379204726f488f"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6fdee98e0ba64130"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd0229350b93d4155"/>
-[...24 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Ra6430916938649fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfdb623bfa8de4664"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd1fa7f476b5c42db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R75603cc992a340aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rbd4b43b5ef0347cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Raef6a1a93367443d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rac458850d3344c55"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R96b40478a88b47a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb6dfd18aad40423d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rfcbe8137ebff4cf2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R0cb80a9b1bc5477c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R5b0bc44d6ca342a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Ref03ab87a1324857"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rae961a5634284013"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R95d8917f12814d06"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rdc8dc61ebaa24c69"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R30f835c5a40e4533"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rb866ad5431df4845"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R829c425362f14cdf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R7bd823e6089b4a97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rc6c510b3a03547ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R8e31b8eb4bb84c1c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R711cddfe6e5f4359"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R12866dcae47c4f66"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R742eb52c96d84724"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R0a9853ee444d42c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Re40072e41abd47a6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1b4ffe2cb62e44ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6cebf3113a2946fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65379204726f488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R963ad1b7f3b8447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R722f4cb5a695452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd0229350b93d4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra3dd65fd68764c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra4c3596168e549ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra892929480874e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc070369922c8408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R973c2eb393554ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcd9932df4cc944bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R038f32baee0e4f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R00da6d4bcea04bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2c56e80faf784b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbcdbbf2c1c994e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0d05bf9df399451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rdaadd32911e449aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4b1deb9bbea2411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re471fcab61a14379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd73fbdf0d1754471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf217b305513b4cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Raae39425d37e49a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R864c51f113464d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Raff463eee74743aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1b50e545dfac4cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6c137163dbfa4a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R994b31e4452f42a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R62420070245c41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R2b7d93901e0c4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra6430916938649fe" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5d0929c59e6c4c59" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0028d05f239842a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re1ff11f095a0420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6fdee98e0ba64130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4d5258d0d96f4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R209f5f8b89464d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfdb623bfa8de4664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd1fa7f476b5c42db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R75603cc992a340aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbd4b43b5ef0347cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Raef6a1a93367443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rac458850d3344c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R96b40478a88b47a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb6dfd18aad40423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfcbe8137ebff4cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0cb80a9b1bc5477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5b0bc44d6ca342a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ref03ab87a1324857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rae961a5634284013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R95d8917f12814d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdc8dc61ebaa24c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R30f835c5a40e4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb866ad5431df4845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R829c425362f14cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7bd823e6089b4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc6c510b3a03547ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R8e31b8eb4bb84c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R711cddfe6e5f4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R12866dcae47c4f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R742eb52c96d84724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R0a9853ee444d42c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re40072e41abd47a6" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re6485b1936004c21" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -364,126 +364,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6b7f0a2f4f4f492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd37e6505d2434558" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R52019878270d46d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc380e4900874f82" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R78d932851a52422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd072a334905d4d43" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R788f355a15314f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94bb1edd1c574e40" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7e1472ba54ee4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd79fee23a6df4e98" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9b4c34795edb4f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf63aaa03854244fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R00558d861c2c40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raff90498cd93443b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0137be8a2a8e433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5aeb3828fc564a5a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R569079d028ad432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a9795233e3f455a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb001b65fc4df4fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6472d2d48edf4808" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0497237bba7d4e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra82227e628e1486a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R633d5175f32f40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50f34ba4abfb4f24" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rcc9c9a661e7549ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43d9e6f44cee4f13" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2326c3bb533b4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04e2558509c04208" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R096011360bac447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42aa9da2bd864ae4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6dc1a37f481b460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R688437d61ce246a1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re153f1abfad64101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf13e7bcde4004513" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R59979f25761e4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4caf9d82111497e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rfa32bbdcada340a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb60b2d7ce8684b77" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5bd3f26367414c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R941934192b8049af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rdcb947d5cffd4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R015364107c974273" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rac293d7506d44a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R409ac58a025347b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfc03da3fa58c46e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R647ad98932074a4d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2e36b92778074503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R720b0dc50f3f4192" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc6943d6cf2e24130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra141a691823c4cd8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R93e8b46a246b45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbaa7981c8b704c3b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R11456626e96b485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd573b834b146488c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1c77f3b9726144cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad8022e73ddb45db" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2912,100 +2912,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R917d84fb33724574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R04b4c04a4ad14411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R61fc46a491004554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R76e16b9e935246d7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra71c0ee520a54dad" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rede4f705de3b4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R1fd52993779145c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R342f2afcfc8a47bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R76f880bf55b04b5c" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd1e16ef302c6425f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R04b4c04a4ad14411"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1fd52993779145c6"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R61fc46a491004554"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R342f2afcfc8a47bd"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4031,116 +4031,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R76e16b9e935246d7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R76f880bf55b04b5c"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6d3f6e2cfd6047dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0054e47ab5754ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6666a0ae40d14a5f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0680946ac8c84b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4338b46f16d7475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c39c6cf28304785" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0054e47ab5754ccf"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6666a0ae40d14a5f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4338b46f16d7475a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5c39c6cf28304785"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4204,126 +4204,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5abb39f62bca42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2389312e82f94deb" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R87c03ef00314474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R788c42d201aa47e7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d11dda415fe4f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4754fc27ce014cc1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6fb842454bb24536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rd5493bd693bc4913" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15f0641c22d84cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rb87ea56e11d64096" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ef7e945fa8f4bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R19ee45b772e340a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3481fb1745ea4bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R2789f2f19ea54cb5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84df46baca2c4def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R7e5e149e807a4473" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcdfe078127994d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rb4b1efb7062e453b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b36be30f0554709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rff2450fc7dcb4eb7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R75f8ce16da5b487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rdc637a5a29d44503" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra42c498b98b243a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Raea3a0a732ae4b1c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd5b7ccad9994b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R4e147d64d3624c4e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re2cf78bd43564b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ree6c2b6d74304a32" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcfa11135f10b4125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rbaab6fbbb93546ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27ce3b2c5d264dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R07a34f4eec62436a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R727fc68672f9406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R38ddbcc0b4884b19" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R057f01efc9854be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R39bccf0879ff46e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e82974d650f4447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R655d32b79bf14601" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba83dd999872422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R6958143aa89e4b67" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35d916e172b7410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Re67914c9eb964d0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e8500407c164e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R5fd033fb7b5c47e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2929163adb7e42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R82765406e822458b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6daa57cac7a44f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R4a915d87d3d74abf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab9c18d6bf7d42e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rd6db935aa1f94d23" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R247d89883a7c401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R7d55270901724f3d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5e17cbf5fe54c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R3f4f0960c993479e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd13546acf6b4436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rcc41fd80adc54d99" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4341,65 +4341,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Matthew 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4417,183 +4421,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:9  |  Matthew 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>烏西雅生約坦；約坦生亞哈斯；亞哈斯生希西家；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Ozias begat Joatham; and Joatham begat Achaz; and Achaz begat Ezekias;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4609,183 +4575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:10  |  Matthew 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希西家生瑪拿西；瑪拿西生亞們；亞們生約西亞；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Ezekias begat Manasses; and Manasses begat Amon; and Amon begat Josias;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4801,183 +4729,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:11  |  Matthew 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>百姓被遷到巴比倫的時候，約西亞生耶哥尼雅和他的弟兄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Josias begat Jechonias and his brethren, about the time they were carried away to Babylon:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4993,183 +4883,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:12  |  Matthew 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>遷到巴比倫之後，耶哥尼雅生撒拉鐵；撒拉鐵生所羅巴伯；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And after they were brought to Babylon, Jechonias begat Salathiel; and Salathiel begat Zorobabel;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5185,183 +5037,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:13  |  Matthew 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所羅巴伯生亞比玉；亞比玉生以利亞敬；以利亞敬生亞所；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Zorobabel begat Abiud; and Abiud begat Eliakim; and Eliakim begat Azor;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5377,183 +5191,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:14  |  Matthew 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞所生撒督；撒督生亞金；亞金生以律；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Azor begat Sadoc; and Sadoc begat Achim; and Achim begat Eliud;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5569,183 +5345,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:15  |  Matthew 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以律生以利亞撒；以利亞撒生馬但；馬但生雅各；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Eliud begat Eleazar; and Eleazar begat Matthan; and Matthan begat Jacob;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5761,183 +5499,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:16  |  Matthew 1:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各生約瑟，就是馬利亞的丈夫。那稱為基督的耶穌是從馬利亞生的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jacob begat Joseph the husband of Mary, of whom was born Jesus, who is called Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5953,183 +5653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:17  |  Matthew 1:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，從亞伯拉罕到大衛共有十四代；從大衛到遷至巴比倫的時候也有十四代；從遷至巴比倫的時候到基督又有十四代。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So all the generations from Abraham to David are fourteen generations; and from David until the carrying away into Babylon are fourteen generations; and from the carrying away into Babylon unto Christ are fourteen generations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6145,183 +5807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:18  |  Matthew 1:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌基督降生的事記在下面：他母親馬利亞已經許配了約瑟，還沒有迎娶，馬利亞就從聖靈懷了孕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now the birth of Jesus Christ was on this wise: When as his mother Mary was espoused to Joseph, before they came together, she was found with child of the Holy Ghost.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6337,183 +5961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:1  |  Matthew 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕的後裔，大衛的子孫，耶穌基督的家譜：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The book of the generation of Jesus Christ, the son of David, the son of Abraham.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6529,183 +6115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:19  |  Matthew 1:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她丈夫約瑟是個義人，不願意明明地羞辱她，想要暗暗地把她休了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Joseph her husband, being a just man, and not willing to make her a publick example, was minded to put her away privily.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6721,183 +6269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:20  |  Matthew 1:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正思念這事的時候，有主的使者向他夢中顯現，[說]：「大衛的子孫約瑟，不要怕！只管娶過你的妻子馬利亞來，因她所懷的孕是從聖靈來的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But while he thought on these things, behold, the angel of the Lord appeared unto him in a dream, saying, Joseph, thou son of David, fear not to take unto thee Mary thy wife: for that which is conceived in her is of the Holy Ghost.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6913,183 +6423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:21  |  Matthew 1:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她將要生一個兒子，你要給他起名叫耶穌，因他要將自己的百姓從罪惡裏救出來。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And she shall bring forth a son, and thou shalt call his name JESUS: for he shall save his people from their sins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7105,183 +6577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:22  |  Matthew 1:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這一切的事成就是要應驗主藉先知所說的話，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now all this was done, that it might be fulfilled which was spoken of the Lord by the prophet, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7297,183 +6731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:23  |  Matthew 1:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說： 必有童女懷孕生子； 人要稱他的名為以馬內利。 （以馬內利翻出來就是「神與我們同在」。）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, a virgin shall be with child, and shall bring forth a son, and they shall call his name Emmanuel, which being interpreted is, God with us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7489,183 +6885,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:24  |  Matthew 1:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟醒了，起來，就遵着主使者的吩咐把妻子娶過來；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Joseph being raised from sleep did as the angel of the Lord had bidden him, and took unto him his wife:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7681,183 +7039,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:25  |  Matthew 1:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只是沒有和她同房，等她生了兒子，就給他起名叫耶穌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And knew her not till she had brought forth her firstborn son: and he called his name JESUS.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7873,183 +7193,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:2  |  Matthew 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕生以撒；以撒生雅各；雅各生猶大和他的弟兄；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Abraham begat Isaac; and Isaac begat Jacob; and Jacob begat Judas and his brethren;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8065,183 +7347,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:3  |  Matthew 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶大從她瑪氏生法勒斯和謝拉；法勒斯生希斯崙；希斯崙生亞蘭；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Judas begat Phares and Zara of Thamar; and Phares begat Esrom; and Esrom begat Aram;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8257,183 +7501,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:4  |  Matthew 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞蘭生亞米拿達；亞米拿達生拿順；拿順生撒門；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Aram begat Aminadab; and Aminadab begat Naasson; and Naasson begat Salmon;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8449,183 +7655,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:5  |  Matthew 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒門從喇合氏生波阿斯；波阿斯從路得氏生俄備得；俄備得生耶西；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Salmon begat Booz of Rachab; and Booz begat Obed of Ruth; and Obed begat Jesse;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8641,183 +7809,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:6  |  Matthew 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶西生大衛王。 大衛從烏利亞的妻子生所羅門；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesse begat David the king; and David the king begat Solomon of her that had been the wife of Urias;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8833,183 +7963,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:7  |  Matthew 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所羅門生羅波安；羅波安生亞比雅；亞比雅生亞撒；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Solomon begat Roboam; and Roboam begat Abia; and Abia begat Asa;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9025,183 +8117,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 1:8  |  Matthew 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞撒生約沙法；約沙法生約蘭；約蘭生烏西雅；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Asa begat Josaphat; and Josaphat begat Joram; and Joram begat Ozias;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>