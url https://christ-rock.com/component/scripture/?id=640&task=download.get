--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -91,139 +91,139 @@
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9d5751b9f40246f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra3b3a8ad218d4ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R35bb308e31f94c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7da3252f02a448f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R48500eb5feea48e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R867ab69af9ca422a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R61c5614c1bf84f95"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re5a390a13434416c"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2ac3073ae11b4e79"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc349c80817c94dac"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra887bdae410f40ac"/>
-[...45 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="R94324bb66bf04d89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re0863479191e4393"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rcf93015b0b81484e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rbd9a95eb24f74055"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R661face039d84ab1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R6c429b114d50423d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R034194d0eec74da1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R85da549033c14f52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R97598d33d46b45e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rae83f10bfdaa4ef8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Re43c70c171d445f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R70a9cbc5b8504547"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R85bd6cab6c374033"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R814050e55b09452b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R6c8e5b9217344ab0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rd5da7678b9e8440e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R0d4f0f7ba0084382"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R58ebfd88db934400"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R0fa01f8c33e04cce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rd839ad86981d44e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R2ad1dbcb2f96457c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R1c2d4e7c35de49d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rd3a7a0b68dd94df1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R5a14f3a90067446e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rc51e6848bb81421c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R8fac95f0bf3f4a8d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rba14fd1a55e64b85"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R900c55e9105045ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rd288e9473d5e4da0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rb165b27094df4781"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R382d32dc0c204a84"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R38c43740f80e438d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rcfec7a10ab934c99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rb32bbc64486f457e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R7c32bdedeca948d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R51c6c83dbf5a4e98"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="Ra20bf5e97c2f4d15"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R0f49467bee8042d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R261353cd949649b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R10972555f77043a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R99712e3e5d444563"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R3ca59434515a4fe9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R9bedc22588fe47dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="Rca72b409e406409f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="R685d72c10f4a4cef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="Rf90638d436844d36"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="Rfd86913e87704a05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="Rccfd6ccdcdc54149"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7a8b203442ce436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R61c5614c1bf84f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ac3073ae11b4e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re50776e980da4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7cb8930826c44947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra887bdae410f40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc7eb6bca3d3d4405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4aad952c89bd4c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0a9f227e64f84338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf9265ec47b58446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdb24c31dceb44a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6aef63e1a2ae44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4d2e7beb2b114ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R70910392d29c4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb28d451ae2554220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rac068d156f3f4057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6bfc74a6d6044d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ref04dab1a56f46e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc8cb8f6bc7a34366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R725e06dc94e84bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd09c19936f01441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3700dd4456f747d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R79d4ca860b9a475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6b752fcc1d364609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rad4889a4edd3455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rfb25e65012e54d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd20fbebe29fc4626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R1cf27534e5ed4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R721b5ce43995403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R55c8dc58b2964d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Red213d78185d4269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rabb666212bed420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R3983b24950f54ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R43ba2a5587e2461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R0ff23eb782a84412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R38c291327774455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rc7de57963c86402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R39460f1a4ca14b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R14275273e99047e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Ra4d60760b4e34a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Re452ce6afa4e419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R914a94b45ae946e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Rb56dd7b975384765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R5f51f3439333401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R864455072c934657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R78a5e87d94484ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R98530be2412f42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R9cc03fb822534b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R3d3b37ff894d4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R6ec60e1c73704848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R75434a40fbfd4b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R94324bb66bf04d89" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R207aade2f534440b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R94e4215a3f184c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re5a390a13434416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc349c80817c94dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re94acb70ead043a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rcadd08e86f8f457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re0863479191e4393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcf93015b0b81484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbd9a95eb24f74055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R661face039d84ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6c429b114d50423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R034194d0eec74da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R85da549033c14f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R97598d33d46b45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rae83f10bfdaa4ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re43c70c171d445f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R70a9cbc5b8504547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R85bd6cab6c374033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R814050e55b09452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6c8e5b9217344ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd5da7678b9e8440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0d4f0f7ba0084382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R58ebfd88db934400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0fa01f8c33e04cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd839ad86981d44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R2ad1dbcb2f96457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1c2d4e7c35de49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd3a7a0b68dd94df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5a14f3a90067446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc51e6848bb81421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R8fac95f0bf3f4a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rba14fd1a55e64b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R900c55e9105045ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rd288e9473d5e4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rb165b27094df4781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R382d32dc0c204a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R38c43740f80e438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rcfec7a10ab934c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rb32bbc64486f457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R7c32bdedeca948d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R51c6c83dbf5a4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Ra20bf5e97c2f4d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R0f49467bee8042d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R261353cd949649b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R10972555f77043a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R99712e3e5d444563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R3ca59434515a4fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R9bedc22588fe47dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rca72b409e406409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R685d72c10f4a4cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Rf90638d436844d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Rfd86913e87704a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rccfd6ccdcdc54149" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re9cbe6d61cd6422d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -427,189 +427,189 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6ea82bc23b634dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a89ad777ef64c7e" /></Relationships>
-[...137 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0961d9f89cec48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rffd94bc448c84319" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Raeb10224bfed4655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf77787159262443e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4b44db9bb0834a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88fada9112674b20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2354827863844594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R22323529490a4e52" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0e04fbf9c8e34d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb40b16f36784750" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd587c6c4004541b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc049f2e2839413d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3f200f28ca1b4282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R214e873b3b6b43d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R87f2ef71559b4598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5dd230b6bef5475a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R05ca8e7b159e450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab1a300924db46dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re5a523d61d8a43c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R772f25ee39d94b96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R430a931528ee41a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae2db0adf216485c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0c13b5604dbd4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R587e6286c9c148d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ref5d788813a5448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33d4a0e35be94e47" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R6663e18655db45ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0ed43aa7dae42d4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R150b56c4562f4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf162040e938d4dcb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rff94678aad7e4c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78f74c5668ad4a6c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R000d63e976cf45bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d38c6125aba4512" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R72f62582563e4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81c676888a644b8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R7969dccd7ec24dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a1511d85e9e42ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rf3c3e7bae64e42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad21e861aea34448" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rd112e24c5b4d4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb3248d263a024fac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R7cd21d81ff9348b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R493b8c8ee0294fba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R6b4a6a074d644803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb5d31aec2b74967" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R500090b2719f4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ab59f102a1a41fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R4502b4928d5248f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63c883f55645413d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R2fc79521eeb14df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec51bce2641945f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rec8ee098ce3249b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R85483c22af19467a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Re32d5e1c88ab4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a6e2a9996584b4f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R407b5cee87084b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc18a75589ea4071" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rfca3dcc6af51402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde87dbdf924e4c0c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rbaf4ac92c1af409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R596ab3c5ba3840d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R5eb9d1f5a9144ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b0e03890c3c4a29" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R1db22a012b914fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra2b0bd031bf74220" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rda81a5570f5645f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74905f792abb4208" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6a6be13b35694896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R451c00469e794b25" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R495e5e9f42994ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7daa7eb55c14507" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R8f0585d7aa4541f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R12c44a72390545bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R96409b81a71b4864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e95f94493864460" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rc0e4818a03da4ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re667454ee71e422f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R6e45e5390871422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R79c83cd9679142d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R59319c80e4944810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5872f5f711441af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R9eef8e8b7b154634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R045116a1b4874b17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R2bdc9d0e1d4e42ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe39511fdc4d4532" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb56fedab06d64390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc184ec6ff5b48c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R127c1fdf1ac14e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb71b81bfe686419e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ree80ec70826745ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf31abb2400c545fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rae34ba1dbc374742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d79d5feaf854d44" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re66c043f3f34401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R061afde44ef14e97" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -5033,100 +5033,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3aafb902f2c74907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8e4cebff9fe34f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5177dd394d0c497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Red9cdaa1ef5e41e4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra921ecf981394048" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4493df2c3c0449e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R34115fe8c3f340ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R08e8085b0d1c4d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re0c9315e706e410e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcb8b5e01d27c43bb" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8e4cebff9fe34f5c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R34115fe8c3f340ce"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5177dd394d0c497f"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R08e8085b0d1c4d43"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -6152,116 +6152,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Red9cdaa1ef5e41e4"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re0c9315e706e410e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R513117b204514583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Radab303f702344ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85972c58297a470c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rad329bfca8f64e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R27f230048be0412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3724fd90bfcd4636" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Radab303f702344ac"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R85972c58297a470c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R27f230048be0412c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3724fd90bfcd4636"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -6325,189 +6325,189 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ec62a257d9b442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R322d1f25bbf749b9" /></Relationships>
-[...137 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0c170175950400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7aa0e6ce5c6240b2" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R95019faec41f48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R143557c370ec4ca6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b4d43a3f78f4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R987268cc4cdd43d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78ff1413ca6444d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R692450e7c2f94f21" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8c9ccfe2f574986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rbddcff4411aa4b0d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00edefab1d4747a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rd726385ebd054f97" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda694cd76dde4024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R4ee691860e8c49fe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc18bc535e69f42a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R0c504b18c3504ac1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5a678a034e84725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rfa68da0af9bd4e76" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R726d1cdf39b64d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R9e0bef448f4c4e25" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R869bcf45d685437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R66e1356575474fd0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85fcebe3416b4d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R0a8f303ccdcc456b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd12dfe9d4ce9406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra2ed1cbd512547cf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2219296a999b4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rb1fe78466c7f4b17" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5dc9590089f942a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R98b543a4d7bf4b41" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ba6e7bc42b34d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R51bcc5f94fef44e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref55cddfcb374282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R2dcfd55aff844b92" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d34cf5863e74c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R5cae37a78b3f4c4a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re713ae6aaf79427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R3f72643127094da5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4a323e7827346e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rb4c1b12dbfee4d80" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R90cbb25bb1694848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R32a4cdee02ab457a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5929310ff074851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R18429f3d21264c13" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf17d41b8a1404240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R9195f9baf3dc471d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20e51fd9c9384ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R71ae9e486c614668" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f3b95711f034a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R53089081c3304e70" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R73c040df531f471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R5fcf01534840484c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d8dee4c364c436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R58dd26dae43c4885" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc26fae2932442a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Rca51c20174db447e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2ead75b7ac44933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R28df7a8d8d8d41e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42e7457143214101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R81943b02e28f4daf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra395457b250645cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R616f3b114c134f5c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44cb67ef2ebf4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="Red116ddfe6224f79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re16abbea2a894bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="Re99794b165154e0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7bcdcad22e174d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="Rad1ec6b784c64fb0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba2130172ed54ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R5cfa995bc61e4a72" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R511cb650a0ed4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R28785325b04144a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae18d43716c34f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R2f55e6f3c44f41fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rffe8ff385a3141d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="R346ff18964744757" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8756609a8761407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="Raf0ea906847642de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9dddaecb7ae4643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="Rad543725456d41ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra80a06a818304937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="Raf3521226b2f45d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5983cfdc30ed4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="Rcd3ccdaace3041d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5042bc979c1840eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide47.xml" Id="R7466439b582347e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09ee8737ac604e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R7171aaadaab74ee4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20984d0f04764851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R694d761ab776455d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R606c58269d6d4dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R8e994d6513e94941" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R514283694b12487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R362718a2e3034c97" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R639a80392efe4457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2417a19582e24d04" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6525,65 +6525,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記第29章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Exodus 29 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6601,179 +6605,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:9  |  Exodus 29:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>給亞倫和他兒子束上腰帶，包上裹頭巾，他們就憑永遠的定例得了祭司的職任。又要將亞倫和他兒子分別為聖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt gird them with girdles, Aaron and his sons, and put the bonnets on them: and the priest’s office shall be theirs for a perpetual statute: and thou shalt consecrate Aaron and his sons.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6793,183 +6759,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:10  |  Exodus 29:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你要把公牛牽到會幕前，亞倫和他兒子要按手在公牛的頭上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt cause a bullock to be brought before the tabernacle of the congregation: and Aaron and his sons shall put their hands upon the head of the bullock.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6985,183 +6913,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:11  |  Exodus 29:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要在耶和華面前，在會幕門口，宰這公牛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt kill the bullock before the LORD, by the door of the tabernacle of the congregation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +7067,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:12  |  Exodus 29:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要取些公牛的血，用指頭抹在壇的四角上，把血都倒在壇腳那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt take of the blood of the bullock, and put it upon the horns of the altar with thy finger, and pour all the blood beside the bottom of the altar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,179 +7221,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:13  |  Exodus 29:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要把一切蓋臟的脂油與肝上的網子，並兩個腰子和腰子上的脂油，都燒在壇上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt take all the fat that covereth the inwards, and the caul that is above the liver, and the two kidneys, and the fat that is upon them, and burn them upon the altar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7561,183 +7375,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:14  |  Exodus 29:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只是公牛的皮、肉、糞都要用火燒在營外。這牛是贖罪祭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the flesh of the bullock, and his skin, and his dung, shalt thou burn with fire without the camp: it is a sin offering.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,183 +7529,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:15  |  Exodus 29:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你要牽一隻公綿羊來，亞倫和他兒子要按手在這羊的頭上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt also take one ram; and Aaron and his sons shall put their hands upon the head of the ram.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7945,183 +7683,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:16  |  Exodus 29:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要宰這羊，把血灑在壇的周圍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt slay the ram, and thou shalt take his blood, and sprinkle it round about upon the altar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,183 +7837,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:17  |  Exodus 29:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要把羊切成塊子，洗淨五臟和腿，連塊子帶頭，都放在一處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt cut the ram in pieces, and wash the inwards of him, and his legs, and put them unto his pieces, and unto his head.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8329,183 +7991,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:18  |  Exodus 29:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要把全羊燒在壇上，是給耶和華獻的燔祭，是獻給耶和華為馨香的火祭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt burn the whole ram upon the altar: it is a burnt offering unto the LORD: it is a sweet savour, an offering made by fire unto the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8521,183 +8145,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:1  |  Exodus 29:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你使亞倫和他兒子成聖，給我供祭司的職分，要如此行：取一隻公牛犢，兩隻無殘疾的公綿羊，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And this is the thing that thou shalt do unto them to hallow them, to minister unto me in the priest’s office: Take one young bullock, and two rams without blemish,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8713,183 +8299,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:19  |  Exodus 29:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你要將那一隻公綿羊牽來，亞倫和他兒子要按手在羊的頭上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt take the other ram; and Aaron and his sons shall put their hands upon the head of the ram.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8905,183 +8453,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:20  |  Exodus 29:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要宰這羊，取點血抹在亞倫的右耳垂上和他兒子的右耳垂上，又抹在他們右手的大拇指上和右腳的大拇指上；並要把血灑在壇的四圍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shalt thou kill the ram, and take of his blood, and put it upon the tip of the right ear of Aaron, and upon the tip of the right ear of his sons, and upon the thumb of their right hand, and upon the great toe of their right foot, and sprinkle the blood upon the altar round about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9097,183 +8607,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:21  |  Exodus 29:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要取點膏油和壇上的血，彈在亞倫和他的衣服上，並他兒子和他兒子的衣服上，他們和他們的衣服就一同成聖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt take of the blood that is upon the altar, and of the anointing oil, and sprinkle it upon Aaron, and upon his garments, and upon his sons, and upon the garments of his sons with him: and he shall be hallowed, and his garments, and his sons, and his sons’ garments with him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9289,183 +8761,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:22  |  Exodus 29:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你要取這羊的脂油和肥尾巴，並蓋臟的脂油與肝上的網子，兩個腰子和腰子上的脂油並右腿（這是承接聖職所獻的羊）。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also thou shalt take of the ram the fat and the rump, and the fat that covereth the inwards, and the caul above the liver, and the two kidneys, and the fat that is upon them, and the right shoulder; for it is a ram of consecration:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9481,183 +8915,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:23  |  Exodus 29:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>再從耶和華面前裝無酵餅的筐子中取一個餅，一個調油的餅和一個薄餅，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And one loaf of bread, and one cake of oiled bread, and one wafer out of the basket of the unleavened bread that is before the LORD:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9673,183 +9069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:24  |  Exodus 29:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>都放在亞倫的手上和他兒子的手上，作為搖祭，在耶和華面前搖一搖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt put all in the hands of Aaron, and in the hands of his sons; and shalt wave them for a wave offering before the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9865,179 +9223,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:25  |  Exodus 29:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要從他們手中接過來，燒在耶和華面前壇上的燔祭上，是獻給耶和華為馨香的火祭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt receive them of their hands, and burn them upon the altar for a burnt offering, for a sweet savour before the LORD: it is an offering made by fire unto the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10057,183 +9377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:26  |  Exodus 29:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你要取亞倫承接聖職所獻公羊的胸，作為搖祭，在耶和華面前搖一搖，這就可以作你的分。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt take the breast of the ram of Aaron’s consecration, and wave it for a wave offering before the LORD: and it shall be thy part.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10249,183 +9531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:27  |  Exodus 29:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那搖祭的胸和舉祭的腿，就是承接聖職所搖的、所舉的，是歸亞倫和他兒子的。這些你都要成為聖，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt sanctify the breast of the wave offering, and the shoulder of the heave offering, which is waved, and which is heaved up, of the ram of the consecration, even of that which is for Aaron, and of that which is for his sons:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10441,183 +9685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:28  |  Exodus 29:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>作亞倫和他子孫從以色列人中永遠所得的分，因為是舉祭。這要從以色列人的平安祭中，作為獻給耶和華的舉祭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall be Aaron’s and his sons’ by a statute for ever from the children of Israel: for it is an heave offering: and it shall be an heave offering from the children of Israel of the sacrifice of their peace offerings, even their heave offering unto the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10633,183 +9839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:2  |  Exodus 29:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無酵餅和調油的無酵餅，與抹油的無酵薄餅；這都要用細麥麵做成。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And unleavened bread, and cakes unleavened tempered with oil, and wafers unleavened anointed with oil: of wheaten flour shalt thou make them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10825,183 +9993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:29  |  Exodus 29:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「亞倫的聖衣要留給他的子孫，可以穿着受膏，又穿着承接聖職。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the holy garments of Aaron shall be his sons’ after him, to be anointed therein, and to be consecrated in them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11017,183 +10147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:30  |  Exodus 29:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的子孫接續他當祭司的，每逢進會幕在聖所供職的時候，要穿七天。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And that son that is priest in his stead shall put them on seven days, when he cometh into the tabernacle of the congregation to minister in the holy place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11209,183 +10301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:31  |  Exodus 29:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你要將承接聖職所獻公羊的肉煮在聖處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt take the ram of the consecration, and seethe his flesh in the holy place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11401,183 +10455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:32  |  Exodus 29:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞倫和他兒子要在會幕門口吃這羊的肉和筐內的餅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Aaron and his sons shall eat the flesh of the ram, and the bread that is in the basket, by the door of the tabernacle of the congregation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11593,183 +10609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:33  |  Exodus 29:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們吃那些贖罪之物，好承接聖職，使他們成聖；只是外人不可吃，因為這是聖物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they shall eat those things wherewith the atonement was made, to consecrate and to sanctify them: but a stranger shall not eat thereof, because they are holy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11785,179 +10763,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:34  |  Exodus 29:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那承接聖職所獻的肉或餅，若有一點留到早晨，就要用火燒了，不可吃這物，因為是聖物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if ought of the flesh of the consecrations, or of the bread, remain unto the morning, then thou shalt burn the remainder with fire: it shall not be eaten, because it is holy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -11977,183 +10917,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:35  |  Exodus 29:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你要這樣照我一切所吩咐的，向亞倫和他兒子行承接聖職的禮七天。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thus shalt thou do unto Aaron, and to his sons, according to all things which I have commanded thee: seven days shalt thou consecrate them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12169,179 +11071,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:36  |  Exodus 29:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>每天要獻公牛一隻為贖罪祭。你潔淨壇的時候，壇就潔淨了；且要用膏抹壇，使壇成聖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt offer every day a bullock for a sin offering for atonement: and thou shalt cleanse the altar, when thou hast made an atonement for it, and thou shalt anoint it, to sanctify it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -12361,183 +11225,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:37  |  Exodus 29:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要潔淨壇七天，使壇成聖，壇就成為至聖。凡挨着壇的都成為聖。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seven days thou shalt make an atonement for the altar, and sanctify it; and it shall be an altar most holy: whatsoever toucheth the altar shall be holy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12553,183 +11379,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:38  |  Exodus 29:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你每天所要獻在壇上的就是兩隻一歲的羊羔；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now this is that which thou shalt offer upon the altar; two lambs of the first year day by day continually.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12745,183 +11533,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:3  |  Exodus 29:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這餅要裝在一個筐子裏，連筐子帶來，又把公牛和兩隻公綿羊牽來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt put them into one basket, and bring them in the basket, with the bullock and the two rams.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12937,183 +11687,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:39  |  Exodus 29:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>早晨要獻這一隻，黃昏的時候要獻那一隻。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The one lamb thou shalt offer in the morning; and the other lamb thou shalt offer at even:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13129,183 +11841,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:40  |  Exodus 29:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>和這一隻羊羔同獻的，要用細麵[伊法]十分之一與搗成的油一欣四分之一調和，又用酒一欣四分之一作為奠祭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And with the one lamb a tenth deal of flour mingled with the fourth part of an hin of beaten oil; and the fourth part of an hin of wine for a drink offering.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13321,183 +11995,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:41  |  Exodus 29:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那一隻羊羔要在黃昏的時候獻上，照着早晨的素祭和奠祭的禮辦理，作為獻給耶和華馨香的火祭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the other lamb thou shalt offer at even, and shalt do thereto according to the meat offering of the morning, and according to the drink offering thereof, for a sweet savour, an offering made by fire unto the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13513,179 +12149,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:42  |  Exodus 29:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這要在耶和華面前、會幕門口，作你們世世代代常獻的燔祭。我要在那裏與你們相會，和你們說話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This shall be a continual burnt offering throughout your generations at the door of the tabernacle of the congregation before the LORD: where I will meet you, to speak there unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -13705,183 +12303,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:43  |  Exodus 29:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要在那裏與以色列人相會，[會幕]就要因我的榮耀成為聖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there I will meet with the children of Israel, and the tabernacle shall be sanctified by my glory.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13897,183 +12457,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:44  |  Exodus 29:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要使會幕和壇成聖，也要使亞倫和他的兒子成聖，給我供祭司的職分。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will sanctify the tabernacle of the congregation, and the altar: I will sanctify also both Aaron and his sons, to minister to me in the priest’s office.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14089,183 +12611,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:45  |  Exodus 29:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要住在以色列人中間，作他們的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will dwell among the children of Israel, and will be their God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14281,183 +12765,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:46  |  Exodus 29:46 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們必知道我是耶和華－他們的神，是將他們從埃及地領出來的，為要住在他們中間。我是耶和華－他們的神。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they shall know that I am the LORD their God, that brought them forth out of the land of Egypt, that I may dwell among them: I am the LORD their God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14473,183 +12919,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:4  |  Exodus 29:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要使亞倫和他兒子到會幕門口來，用水洗身。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Aaron and his sons thou shalt bring unto the door of the tabernacle of the congregation, and shalt wash them with water.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14665,179 +13073,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:5  |  Exodus 29:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要給亞倫穿上內袍和以弗得的外袍，並以弗得，又帶上胸牌，束上以弗得巧工織的帶子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt take the garments, and put upon Aaron the coat, and the robe of the ephod, and the ephod, and the breastplate, and gird him with the curious girdle of the ephod:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -14857,183 +13227,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:6  |  Exodus 29:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>把冠冕戴在他頭上，將聖冠加在冠冕上，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt put the mitre upon his head, and put the holy crown upon the mitre.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15049,183 +13381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:7  |  Exodus 29:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就把膏油倒在他頭上膏他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shalt thou take the anointing oil, and pour it upon his head, and anoint him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15241,183 +13535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 29:8  |  Exodus 29:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要叫他的兒子來，給他們穿上內袍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt bring his sons, and put coats upon them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>