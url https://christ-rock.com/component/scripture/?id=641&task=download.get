--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -65,126 +65,126 @@
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5a5eb87764014657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6eb8cfe54f2247f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbbf7bc9eb7494bcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc8d2320aedc2423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb665a34734ee469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Reb10958848ff47f2" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra8629db1f5e540ac"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R36993b96a17d44aa"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R54675a6b0217497d"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8d98185e9930467a"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbbd5f21f93dc432e"/>
-[...32 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R01abb358e6a64234"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2856da7da0f94cdd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc54417e5aa6a4dd3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R65225585df6a4a73"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Re50d592f2aea478e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R88b3786f10a447c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc87489dbda0d479a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R17a79c6dae764ca4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rca53f6b7d48d446b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R09aea70b5aed4ed2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R7317d1a4427a4018"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R16228c88e7214be4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R576eb810d5554794"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R2e8e1831e6834b62"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R83d4a72ee33c467c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R2ca595474cb947d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rd75945f7a59c4b63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rf086140d869f4b7d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R1f82b7c065be4eb3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R4eb5e130cc4f47e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R5e8e6a257c0f4a9f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rf19b3593878f4bd8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R6b792d79e8454564"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R7fe6e446b9c84cf0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R14a6b924e0d64116"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rfe546d646de54447"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R1a936db428024c69"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rd22cafffa69e4f67"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R921ba30d10ec4da6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Ra748431f38a64258"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R39c4b2af8bb24932"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R545405e00ad5434b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R209827da63264acb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rb4ab1bb96ec94ffe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R4645e1356a454404"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf8c9f4e9076f4d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra8629db1f5e540ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54675a6b0217497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R775aa7c956384096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rbb90969caebe4a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbbd5f21f93dc432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9a310ece0ce24dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4e53263bfdf5462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R65962a5c0abd431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R37bb1138aee44b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd53593f644954d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4234eb2f2b164f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9310da8cd3cc4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb73d92f023ca482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4eb6ebca122c4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R66dcb1dad46f4955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R01e931f7c47b47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4c82ccb372d9469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2ffff212d7c249d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R024cc0306d194a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R74bf6ee916914e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf773e628f2e74f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbffd210ea6da44bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R37c89cc522414db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0405246c0200464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Recfc7c9812c643d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb773c6c904894b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R14e54d1b2008473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd7f8dff44ce64518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R17d86b60acf043ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra6694c88d8c74f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rb77b33d2d05f4494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Re47353026a2b4270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R14954d5b95f744b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R447524d0f9624cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Ra0f950212b644e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R37cbd096a800430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R9b294d0b07a14a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R01abb358e6a64234" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R92820296d70740ef" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R2037e48e1fce4f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R36993b96a17d44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d98185e9930467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6f942af70daf41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R568eabd6bd6f4e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2856da7da0f94cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc54417e5aa6a4dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R65225585df6a4a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re50d592f2aea478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R88b3786f10a447c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc87489dbda0d479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R17a79c6dae764ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rca53f6b7d48d446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R09aea70b5aed4ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7317d1a4427a4018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R16228c88e7214be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R576eb810d5554794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2e8e1831e6834b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R83d4a72ee33c467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2ca595474cb947d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd75945f7a59c4b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf086140d869f4b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1f82b7c065be4eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4eb5e130cc4f47e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5e8e6a257c0f4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf19b3593878f4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6b792d79e8454564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R7fe6e446b9c84cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R14a6b924e0d64116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rfe546d646de54447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R1a936db428024c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rd22cafffa69e4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R921ba30d10ec4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Ra748431f38a64258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R39c4b2af8bb24932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R545405e00ad5434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R209827da63264acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rb4ab1bb96ec94ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R4645e1356a454404" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7c96fae45e404b0c" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -388,150 +388,150 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R45226368889b4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R962aff5a6a1b4e85" /></Relationships>
-[...98 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rda7d0f9807074d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc81da8ddd114ecf" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7edab79e0f1240ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R248ce597c1f848cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Raa6d8293ed834d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c2844bb74a94ddc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf3ff17c8c82e4e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1b6a941ef4342f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2c1e9062e13c4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03a5b2d9bfe34b78" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2056471bc0884812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1dee248db5e4799" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1b4721534ce84cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d3e03798ca64193" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd87e5a5308b446e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1423bf6a3e9449f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1104a682c98740e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb93c1cd26669426e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re12207f5f39842b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf500ff19f5354101" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R36b1b5be5f964722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe439d31340943fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R95e89b72f8d44d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd40e6062d27341bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc979d3bd262d49b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc1b4b83cf304f61" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra56b0c7fba5c4213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf42fcc00d7a449e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R8c794d4eaeed4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Radcabcbeee3c4987" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R104b576b02864609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbca08f0c1a4e41ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb3b648369d224ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4de6d36a7d5e40bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R4967d978bd874456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9cec0341101d430e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R79104a9eab974399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab72750445584179" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Reb20c7d1d1784849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a0bc4e43f324082" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rfba374d66bcd48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6001ade5b2d4ae9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R2f9eb36ad8124327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2aaaa33d780341ef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rffcb7fe0afab4e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b4b20c5f7ed40be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R10e2c40aa3f14b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ed6a004c6e340ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R851c6de0cbca4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea018134b4124fd1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R4371927b332c4806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re1eeab4574f44591" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R8faf4309d4e6483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0606ccaa6d1849d4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Ra47705874a6147bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a68f19a185748c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R859fc907d61247f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ab305116a2f4138" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7429a1dfe7ee47f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re52f85a017824236" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R647a1c0eabd644e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd89cb37bea2d4663" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R801db208ab6b413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b1b31de9c4d4260" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1d32f72378ae4913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R366b5a8c85ad4556" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rab664188c86a4257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcec3edccc2124f83" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R226419594e804208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d30b3702f9a4da9" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3720,100 +3720,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R96c06f30702b4f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R32bb7633e21c4961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd4f0e49ee124407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R99475e9a8aed412d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8c2cf785f54044f3" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R49a81ee11e0c45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8fc3fc791bc84edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7b9d6fb6dea2410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf2c0b22e8c544d1c" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0d0d668d18c546da" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R32bb7633e21c4961"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8fc3fc791bc84edd"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd4f0e49ee124407b"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7b9d6fb6dea2410d"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4839,116 +4839,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R99475e9a8aed412d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf2c0b22e8c544d1c"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rdb3703a949f94a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R61136001cc6f412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7613f9a0ac77442f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6683af1e56f747ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R063056f9dc594a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21449b9fb6114e34" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R61136001cc6f412a"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7613f9a0ac77442f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R063056f9dc594a8d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R21449b9fb6114e34"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5012,150 +5012,150 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5184548df53a4718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9a77fa7e721b4396" /></Relationships>
-[...98 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R014dfe8ed1f74fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R04ae61f4e98e4dab" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd0c14163c104595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R315395493c754477" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcccf1ca8215c422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc4f7eb95422a4e52" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30d2ca6801314a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R7fe9266dfe5f46dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4a26a29085d4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R2f23f6ad154f465a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8eec1d46ce26465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rf49f0d7335b34bab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5685d606ab64e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Re8b3be5410804f27" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6377338aa68f4a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rf9e7360f993144e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6284969f34eb4203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rb33574810fd44e46" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf74032fe185b493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rfec66e7f599e4481" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5b211fc84c44ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R3aceb35e02f7456f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05528da4482b42c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Ra267c05529664f72" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdede94b37cf44c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R1f66491c72014358" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d6df8920d474b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R8cab77eb16e44d05" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rffe6628c93424051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R667701828c5d4eb9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb3168b91caa4853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R3f1dfae9144547f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re42d70ef79034faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R37165315b37a472c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb083097dd7ec46be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rf0d124d051504deb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab59c83d6ffc4ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Ra5e9cfb470ee4513" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rceabc018cbba4966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R69bd72d8204949ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d247694773e4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rd2513ec85d9747ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42d20d20bf4e439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R29e423a088494881" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf623bb205b7149e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R55a5221b2da748ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72dc9fed3836486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rfff7909d51774013" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc21c4f7d5cca4730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R15cb9ca7d6e9456d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3e5343cb4a148a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rccf75e12a5cd49d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4331e3dc7e14dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R4d153e9f86c5484b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1dee2fbcea1c42ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Re018da7bcdcd4115" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0724c2fa74544c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Rb36e8334f6664d5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R87c1677e43b04da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc464fce516594423" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0664ae50923b40ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R85882d0690874254" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d51a32e9e72430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rf14e68fffdf348cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b54691630a3424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Ra2ede995f915418f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e5bbf3be8084be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R34bf4dcb54ff48a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04e117ccf30a4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ree32b102ac454f5d" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5173,65 +5173,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記第23章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Exodus 23 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5249,183 +5253,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:9  |  Exodus 23:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「不可欺壓寄居的；因為你們在埃及地作過寄居的，知道寄居的心。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also thou shalt not oppress a stranger: for ye know the heart of a stranger, seeing ye were strangers in the land of Egypt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5441,183 +5407,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:10  |  Exodus 23:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「六年你要耕種田地，收藏土產，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And six years thou shalt sow thy land, and shalt gather in the fruits thereof:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5633,183 +5561,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:11  |  Exodus 23:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只是第七年要叫地歇息，不耕不種，使你民中的窮人有吃的；他們所剩下的，野獸可以吃。你的葡萄園和橄欖園也要照樣辦理。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the seventh year thou shalt let it rest and lie still; that the poor of thy people may eat: and what they leave the beasts of the field shall eat. In like manner thou shalt deal with thy vineyard, and with thy oliveyard.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5825,183 +5715,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:12  |  Exodus 23:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「六日你要做工，第七日要安息，使牛、驢可以歇息，並使你婢女的兒子和寄居的都可以舒暢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Six days thou shalt do thy work, and on the seventh day thou shalt rest: that thine ox and thine ass may rest, and the son of thy handmaid, and the stranger, may be refreshed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6017,183 +5869,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:13  |  Exodus 23:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「凡我對你們說的話，你們要謹守。別神的名，你不可提，也不可從你口中傳說。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in all things that I have said unto you be circumspect: and make no mention of the name of other gods, neither let it be heard out of thy mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6209,183 +6023,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:14  |  Exodus 23:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「一年三次，你要向我守節。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Three times thou shalt keep a feast unto me in the year.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6401,183 +6177,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:15  |  Exodus 23:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要守除酵節，照我所吩咐你的，在亞筆月內所定的日期，吃無酵餅七天。誰也不可空手朝見我，因為你是這月出了埃及。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt keep the feast of unleavened bread: (thou shalt eat unleavened bread seven days, as I commanded thee, in the time appointed of the month Abib; for in it thou camest out from Egypt: and none shall appear before me empty:)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6593,183 +6331,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:16  |  Exodus 23:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又[要守]收割節，所收的是你田間所種、勞碌得來初熟之物。並在年底收藏，[要守]收藏節。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the feast of harvest, the firstfruits of thy labours, which thou hast sown in the field: and the feast of ingathering, which is in the end of the year, when thou hast gathered in thy labours out of the field.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6785,183 +6485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:17  |  Exodus 23:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一切的男丁要一年三次朝見主耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Three times in the year all thy males shall appear before the Lord GOD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6977,183 +6639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:18  |  Exodus 23:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「不可將我祭牲的血和有酵的餅一同獻上；也不可將我節上[祭牲]的脂油留到早晨。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt not offer the blood of my sacrifice with leavened bread; neither shall the fat of my sacrifice remain until the morning.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7169,183 +6793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:1  |  Exodus 23:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「不可隨夥佈散謠言；不可與惡人連手妄作見證。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt not raise a false report: put not thine hand with the wicked to be an unrighteous witness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7361,183 +6947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:19  |  Exodus 23:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「地裏首先初熟之物要送到耶和華－你神的殿。 「不可用山羊羔母的奶煮山羊羔。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The first of the firstfruits of thy land thou shalt bring into the house of the LORD thy God. Thou shalt not seethe a kid in his mother’s milk.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7553,183 +7101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:20  |  Exodus 23:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「看哪，我差遣使者在你前面，在路上保護你，領你到我所預備的地方去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, I send an Angel before thee, to keep thee in the way, and to bring thee into the place which I have prepared.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7745,183 +7255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:21  |  Exodus 23:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他是奉我名來的；你們要在他面前謹慎，聽從他的話，不可惹 他，因為他必不赦免你們的過犯。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Beware of him, and obey his voice, provoke him not; for he will not pardon your transgressions: for my name is in him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7937,183 +7409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:22  |  Exodus 23:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你若實在聽從他的話，照着我一切所說的去行，我就向你的仇敵作仇敵，向你的敵人作敵人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if thou shalt indeed obey his voice, and do all that I speak; then I will be an enemy unto thine enemies, and an adversary unto thine adversaries.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8129,179 +7563,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:23  |  Exodus 23:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「我的使者要在你前面行，領你到亞摩利人、赫人、比利洗人、迦南人、希未人、耶布斯人那裏去，我必將他們剪除。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For mine Angel shall go before thee, and bring thee in unto the Amorites, and the Hittites, and the Perizzites, and the Canaanites, the Hivites, and the Jebusites: and I will cut them off.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8321,183 +7717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:24  |  Exodus 23:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你不可跪拜他們的神，不可事奉他，也不可效法他們的行為，卻要把神像盡行拆毀，打碎他們的柱像。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt not bow down to their gods, nor serve them, nor do after their works: but thou shalt utterly overthrow them, and quite break down their images.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8513,183 +7871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:25  |  Exodus 23:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要事奉耶和華－你們的神，他必賜福與你的糧與你的水，也必從你們中間除去疾病。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye shall serve the LORD your God, and he shall bless thy bread, and thy water; and I will take sickness away from the midst of thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8705,183 +8025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:26  |  Exodus 23:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你境內必沒有墜胎的，不生產的。我要使你滿了你年日的數目。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There shall nothing cast their young, nor be barren, in thy land: the number of thy days I will fulfil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8897,183 +8179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:27  |  Exodus 23:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡你所到的地方，我要使那裏的眾民在你面前驚駭，擾亂，又要使你一切仇敵轉背[逃跑]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will send my fear before thee, and will destroy all the people to whom thou shalt come, and I will make all thine enemies turn their backs unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9089,183 +8333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:28  |  Exodus 23:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要打發黃蜂飛在你前面，把希未人、迦南人、赫人攆出去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will send hornets before thee, which shall drive out the Hivite, the Canaanite, and the Hittite, from before thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9281,183 +8487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:2  |  Exodus 23:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可隨眾行惡；不可在爭訟的事上隨眾偏行，作見證屈枉[正直]；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt not follow a multitude to do evil; neither shalt thou speak in a cause to decline after many to wrest judgment:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9473,183 +8641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:29  |  Exodus 23:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我不在一年之內將他們從你面前攆出去，恐怕地成為荒涼，野地的獸多起來害你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will not drive them out from before thee in one year; lest the land become desolate, and the beast of the field multiply against thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9665,183 +8795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:30  |  Exodus 23:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要漸漸地將他們從你面前攆出去，等到你的人數加多，承受那地為業。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By little and little I will drive them out from before thee, until thou be increased, and inherit the land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9857,183 +8949,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:31  |  Exodus 23:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要定你的境界，從紅海直到非利士海，又從曠野直到大河。我要將那地的居民交在你手中，你要將他們從你面前攆出去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will set thy bounds from the Red sea even unto the sea of the Philistines, and from the desert unto the river: for I will deliver the inhabitants of the land into your hand; and thou shalt drive them out before thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10049,183 +9103,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:32  |  Exodus 23:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可和他們並他們的神立約。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt make no covenant with them, nor with their gods.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10241,183 +9257,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:33  |  Exodus 23:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們不可住在你的地上，恐怕他們使你得罪我。你若事奉他們的神，這必成為你的網羅。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall not dwell in thy land, lest they make thee sin against me: for if thou serve their gods, it will surely be a snare unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10433,183 +9411,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:3  |  Exodus 23:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也不可在爭訟的事上偏護窮人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Neither shalt thou countenance a poor man in his cause.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10625,183 +9565,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:4  |  Exodus 23:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「若遇見你仇敵的牛或驢失迷了路，總要牽回來交給他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thou meet thine enemy’s ox or his ass going astray, thou shalt surely bring it back to him again.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10817,183 +9719,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:5  |  Exodus 23:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若看見恨你人的驢壓臥在重馱之下，不可走開，務要和驢主一同抬開[重馱]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thou see the ass of him that hateth thee lying under his burden, and wouldest forbear to help him, thou shalt surely help with him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11009,183 +9873,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:6  |  Exodus 23:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「不可在窮人爭訟的事上屈枉正直。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt not wrest the judgment of thy poor in his cause.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11201,183 +10027,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:7  |  Exodus 23:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當遠離虛假的事。不可殺無辜和有義的人，因我必不以惡人為義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Keep thee far from a false matter; and the innocent and righteous slay thou not: for I will not justify the wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11393,183 +10181,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 23:8  |  Exodus 23:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可受賄賂；因為賄賂能叫明眼人變瞎了，又能顛倒義人的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt take no gift: for the gift blindeth the wise, and perverteth the words of the righteous.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>