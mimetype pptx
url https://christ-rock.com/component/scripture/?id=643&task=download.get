--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -49,118 +49,118 @@
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R500644874d4046a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2ae034b9fafc4889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R368e799a5bba48d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbe56a7a8818e42b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re40ccba5583d4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6178528e39dc4b1b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd3a8e0268aab4cbf"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R69f431eaa69646b3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7c6abb760b4f4865"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R11102841ee19489b"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb305c7e1b7344242"/>
-[...24 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rfaaf26e9b8e64a67"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbd782031c4724547"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9f66146f710d4b2c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R22cad43d0edc4cc8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rf42f1aba7cc64b8b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R38f79cf4d96c44f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R97aa73deead74345"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R18c6b6aa172b4490"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R2d6f55dcdee84bc1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R7ba265673a874c24"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R23ddbdd4059145d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R61a16f490f6a4d05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R248e9558630d4c5d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R4256f0047a624761"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R92b03e95946544ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rebcab867a1a442e0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R9e295305c70e434c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rddb3085387724098"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rfa95d23fa64f41a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R2dd30afb3a7c45bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R085f58a57a3f47fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R9b360feed9874355"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R7d9e76292c9c432c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R194d7ad4c70544f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R667efdd8e5a142f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R241b504f61c4409e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R68b294d177754d61"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9098146e791b4405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd3a8e0268aab4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c6abb760b4f4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R51a81813b0a040e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2c61e29737a14a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb305c7e1b7344242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R956d673de7b641df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbbacc67cc8e049eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rded09d6f3b6b4e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0e09f45bf0844811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdf74cc7e703841c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R520a361f501f4307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5c33c2c003894b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd04ec25cb50d47c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re3221d1237ad4ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd96950a09b9543ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R736a7e0fda7a4815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd82a986e878b4d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1577346fd4ee4d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rfe71963b5b734549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R38ea27a5364346a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9256f004a45c43e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf9092c3e85b4447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8b30535ee9964364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rfe6d950c995248ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra44eecfff35145ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb18c6ae03e8049b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re4632b66fde54727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R5856ce132ad9434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R29a55a1573a94bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rfaaf26e9b8e64a67" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R55cd9ff272fb4faf" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra2e94c946c044d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R69f431eaa69646b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11102841ee19489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re6c657182fa74d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rdec286ef96e34a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbd782031c4724547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9f66146f710d4b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R22cad43d0edc4cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf42f1aba7cc64b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R38f79cf4d96c44f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R97aa73deead74345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R18c6b6aa172b4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2d6f55dcdee84bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7ba265673a874c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R23ddbdd4059145d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R61a16f490f6a4d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R248e9558630d4c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4256f0047a624761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R92b03e95946544ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rebcab867a1a442e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9e295305c70e434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rddb3085387724098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rfa95d23fa64f41a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2dd30afb3a7c45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R085f58a57a3f47fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9b360feed9874355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7d9e76292c9c432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R194d7ad4c70544f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R667efdd8e5a142f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R241b504f61c4409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R68b294d177754d61" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd7fa8b7a14414bcf" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -364,126 +364,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd06fb5c0512f4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a92a6d5f6664bae" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R985d74a9d2db4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra980fe71892d4ceb" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Raeada0445c3a4f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61b78e902f1d4882" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb00243d8e08a4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77218b3c9a3949e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb5b1c24737b84efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8786c3179a2406d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R94f86159e268465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re69baa85214e4426" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2dbb7cfb27e14bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra0b1d5dd71904259" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdca84a7aa1cd4d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb635c5b8464a414f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9ba29d70ada140cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b1eb641965f4016" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rcc18fceb4cfc4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec12b9a9d1d04bcb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rdf28357ef0594468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6cedbb321b834d56" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R13d7703a0ec54d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra81d5a9651944cc3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3556d3a8d9b546d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rabcaef05726f4f16" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4b3f01b823b94bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e580d81f95c4d1e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1382d6aa2d484bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b9c8750aa384ed9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf5f4f231733c4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5198e682b5764a36" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Raf2d547db1db41be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f76eae982a74f13" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb8868252947c4954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd078c3c24f7944cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0508103a66e94d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92184c2c29734888" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R19b83729f0534691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R960740a91f2a4e71" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R3dc0bf6c7232471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98a7cd52828e482d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R67ab9e23bc074d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2cc6bb403fa1430d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R15c5ba09f3bc4cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54b37a2100394409" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8a53ae0209914cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R89c5ecd3a56f496b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R59a55840386c4ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R222a747e5cf34e5b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbace07bb7ed04cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf98afac86cda4029" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R54dd7d4c0c674255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d7cc3b9697643be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra185137288654752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R97a56d19fc8846d0" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2912,100 +2912,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcec868a6d5634329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc98578cd8d3042a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R49f5e9ed926f4506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfc52f4c99a494a72" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R84cd058ceca54b71" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rda835fa64d574b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R63e259be520c4880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re788b1aa5c3146e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R384ae2e318b14489" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8bf76753adc94cfc" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc98578cd8d3042a9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R63e259be520c4880"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R49f5e9ed926f4506"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re788b1aa5c3146e5"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4031,116 +4031,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfc52f4c99a494a72"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R384ae2e318b14489"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcbe845e0cb374591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb6c2d2ba07f140aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11e3dd4990154e0f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra55eb4bcae11422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R692b9ab829414742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6fa296b5d7da4bee" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb6c2d2ba07f140aa"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R11e3dd4990154e0f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R692b9ab829414742"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6fa296b5d7da4bee"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4204,126 +4204,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R755f3952e71e4831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rdc6ac2dc37324fd5" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra379c06730ce45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R181da0f9c5a54678" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R942b5967d86e48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfc85cc5828fe44a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d94f04ee78240ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R368d3b9997394bd5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc5cbb090bfd4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R128cba47046e4ac7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8aaf30492d1a42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb83b2ca0bdf240a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf6bafc26c2540ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R2378093ef67c4dad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36cb0ddeb0214074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Ra3ee29dfdef849e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R34ada16c69284fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R7652baf19ea447b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc90a041bd71a47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R9ec7e33b931344d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83503079518240f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R2d9593bc025447a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6a04aba026a4c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R0f7e39745a734cc2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf3264cf892744d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R4da4e0dad4e24121" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra06a830050b14b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R24b6f8b1525b489d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20c9e095adf848d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R5252044b1c654832" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf051999dd0f4512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R50a47c2454814153" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R486ed252a58546a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rf82178697a7b4f1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a2b3e81535d4236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R6e3aa4d3e47c4003" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6700e6debef24e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rcdcb47ba3bdb461f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra63ae2cd16be4a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rc8840d37334b476d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28fd2875af514717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R55d182ceb9204009" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89e9ccdbef2e48ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R1c28723de69b4c27" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba624a0d06f8481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rf31189b3562444ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc1521aa06d6e433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R5cc9891fcf9a4fed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5bc4364248cd4991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4f5e58e431144bec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R60eb1b0e6ea1450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R847f1decc64e48c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd41dd2dfacb64094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R0e14eaa3d96a43f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5579011994934d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd6f91d6544114e7c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4341,65 +4341,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Exodus 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4417,183 +4421,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:9  |  Exodus 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>法老的女兒對她說：「你把這孩子抱去，為我奶他，我必給你工價。」婦人就抱了孩子去奶他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Pharaoh’s daughter said unto her, Take this child away, and nurse it for me, and I will give thee thy wages. And the woman took the child, and nursed it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4609,183 +4575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:10  |  Exodus 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>孩子漸長，婦人把他帶到法老的女兒那裏，就作了她的兒子。她給孩子起名叫摩西，意思說：「因我把他從水裏拉出來。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the child grew, and she brought him unto Pharaoh’s daughter, and he became her son. And she called his name Moses: and she said, Because I drew him out of the water.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4801,179 +4729,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:11  |  Exodus 2:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>後來，摩西長大，他出去到他弟兄那裏，看他們的重擔，見一個埃及人打希伯來人的一個弟兄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass in those days, when Moses was grown, that he went out unto his brethren, and looked on their burdens: and he spied an Egyptian smiting an Hebrew, one of his brethren.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4993,183 +4883,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:12  |  Exodus 2:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他左右觀看，見沒有人，就把埃及人打死了，藏在沙土裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he looked this way and that way, and when he saw that there was no man, he slew the Egyptian, and hid him in the sand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5185,183 +5037,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:13  |  Exodus 2:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第二天他出去，見有兩個希伯來人爭鬥，就對那欺負人的說：「你為甚麼打你同族的人呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when he went out the second day, behold, two men of the Hebrews strove together: and he said to him that did the wrong, Wherefore smitest thou thy fellow?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5377,183 +5191,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:14  |  Exodus 2:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那人說：「誰立你作我們的首領和審判官呢？難道你要殺我，像殺那埃及人嗎？」摩西便懼怕，說：「這事必是被人知道了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, Who made thee a prince and a judge over us? intendest thou to kill me, as thou killedst the Egyptian? And Moses feared, and said, Surely this thing is known.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5569,183 +5345,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:15  |  Exodus 2:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>法老聽見這事，就想殺摩西，但摩西躲避法老，逃往米甸地居住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now when Pharaoh heard this thing, he sought to slay Moses. But Moses fled from the face of Pharaoh, and dwelt in the land of Midian: and he sat down by a well.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5761,183 +5499,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:16  |  Exodus 2:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一日，他在井旁坐下。米甸的祭司有七個女兒；她們來打水，打滿了槽，要飲父親的群羊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now the priest of Midian had seven daughters: and they came and drew water, and filled the troughs to water their father’s flock.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5953,183 +5653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:17  |  Exodus 2:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有牧羊的人來，把她們趕走了，摩西卻起來幫助她們，又飲了她們的群羊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the shepherds came and drove them away: but Moses stood up and helped them, and watered their flock.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6145,183 +5807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:18  |  Exodus 2:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她們來到父親流珥那裏；他說：「今日你們為何來得這麼快呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they came to Reuel their father, he said, How is it that ye are come so soon to day?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6337,183 +5961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:1  |  Exodus 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一個利未家的人娶了一個利未女子為妻。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there went a man of the house of Levi, and took to wife a daughter of Levi.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6529,183 +6115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:19  |  Exodus 2:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她們說：「有一個埃及人救我們脫離牧羊人的手，並且為我們打水飲了群羊。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they said, An Egyptian delivered us out of the hand of the shepherds, and also drew water enough for us, and watered the flock.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6721,183 +6269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:20  |  Exodus 2:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他對女兒們說：「那個人在哪裏？你們為甚麼撇下他呢？你們去請他來吃飯。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto his daughters, And where is he? why is it that ye have left the man? call him, that he may eat bread.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6913,183 +6423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:21  |  Exodus 2:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西甘心和那人同住；那人把他的女兒西坡拉給摩西為妻。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses was content to dwell with the man: and he gave Moses Zipporah his daughter.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7105,183 +6577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:22  |  Exodus 2:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西坡拉生了一個兒子，摩西給他起名叫革舜，意思說：「因我在外邦作了寄居的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And she bare him a son, and he called his name Gershom: for he said, I have been a stranger in a strange land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7297,179 +6731,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:23  |  Exodus 2:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>過了多年，埃及王死了。以色列人因做苦工，就歎息哀求，他們的哀聲達於神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass in process of time, that the king of Egypt died: and the children of Israel sighed by reason of the bondage, and they cried, and their cry came up unto God by reason of the bondage.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7489,183 +6885,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:24  |  Exodus 2:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神聽見他們的哀聲，就記念他與亞伯拉罕、以撒、雅各所立的約。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And God heard their groaning, and God remembered his covenant with Abraham, with Isaac, and with Jacob.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7681,183 +7039,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:25  |  Exodus 2:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神看顧以色列人，也知道他們的[苦情]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And God looked upon the children of Israel, and God had respect unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7873,183 +7193,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:2  |  Exodus 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那女人懷孕，生一個兒子，見他俊美，就藏了他三個月，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the woman conceived, and bare a son: and when she saw him that he was a goodly child, she hid him three months.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8065,179 +7347,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:3  |  Exodus 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>後來不能再藏，就取了一個蒲草箱，抹上石漆和石油，將孩子放在裏頭，把箱子擱在河邊的蘆荻中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when she could not longer hide him, she took for him an ark of bulrushes, and daubed it with slime and with pitch, and put the child therein; and she laid it in the flags by the river’s brink.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8257,183 +7501,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:4  |  Exodus 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>孩子的姊姊遠遠站着，要知道他究竟怎麼樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And his sister stood afar off, to wit what would be done to him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8449,179 +7655,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:5  |  Exodus 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>法老的女兒來到河邊洗澡，她的使女們在河邊行走。她看見箱子在蘆荻中，就打發一個婢女拿來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the daughter of Pharaoh came down to wash herself at the river; and her maidens walked along by the river’s side; and when she saw the ark among the flags, she sent her maid to fetch it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8641,183 +7809,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:6  |  Exodus 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她打開箱子，看見那孩子。孩子哭了，她就可憐他，說：「這是希伯來人的一個孩子。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when she had opened it, she saw the child: and, behold, the babe wept. And she had compassion on him, and said, This is one of the Hebrews’ children.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8833,183 +7963,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:7  |  Exodus 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>孩子的姊姊對法老的女兒說：「我去在希伯來婦人中叫一個奶媽來，為你奶這孩子，可以不可以？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said his sister to Pharaoh’s daughter, Shall I go and call to thee a nurse of the Hebrew women, that she may nurse the child for thee?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9025,183 +8117,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 2:8  |  Exodus 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>法老的女兒說：「可以。」童女就去叫了孩子的母親來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Pharaoh’s daughter said to her, Go. And the maid went and called the child’s mother.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>