--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R878bef38cf5041bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R00f74170e7e24303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5937df6c926544fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R870f08a9bbb14f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R64dbf4565fef47ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R925054bdbaf7485b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7518a20dcccf42e8"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R485ead8b04ce48f5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6f325485a9514f94"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5a8db54c48ee47fa"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9ac4bf8eaa174382"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R29ac9c66d8154fbb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R36434cc1cda14ce5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R6bf020056abb47c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R96a0a3f1a7664b39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R71699691a6454d14"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R720a361ac690409f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R8df8aa39577b4e3c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R67fea56b7c484a9a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc0b0156fce8f4719"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R6d0d17ff1908451f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rb65e5112cd2e4bd3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc4720d056ffd4607"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R55379e18bbed4ae3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R08989c9e8b9e45fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Ra454f4036b0c4608"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R3d43c713a3694ecb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R0d61a786a5224d4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rc21e7faa27d44ed9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R26c9d8cc535c4a75"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R730ac04cb7534701"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R38dd6de09c9c408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7518a20dcccf42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f325485a9514f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R235c63510e754af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8a81275bf57647f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9ac4bf8eaa174382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R596413574ab049fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0fb85d36e08642ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Reaba4bfe109941a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R295dacd46b62487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R14e0e9cc975d4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1529556b2a27414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3fbe0b995be94cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Red3631b5f32742dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rac1945dbcda94b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R656a8f822bbb494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R80ac3d276b5043c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8933329b28664378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2bddd9553841452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R16ae7ec97fce40e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R98e5607a6718477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rad6eb7d42d884132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd9cff586d2184b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R29ac9c66d8154fbb" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R540f138d2aa94fea" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R35042e35184f4c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R485ead8b04ce48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a8db54c48ee47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3293b5d6fa99462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re4108b1f71f7463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R36434cc1cda14ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6bf020056abb47c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R96a0a3f1a7664b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R71699691a6454d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R720a361ac690409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8df8aa39577b4e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R67fea56b7c484a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc0b0156fce8f4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6d0d17ff1908451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb65e5112cd2e4bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc4720d056ffd4607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R55379e18bbed4ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R08989c9e8b9e45fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra454f4036b0c4608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3d43c713a3694ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0d61a786a5224d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc21e7faa27d44ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R26c9d8cc535c4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R730ac04cb7534701" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R00036c77f43148c2" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R82a901bbdbfd4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51616510c1b64798" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re321ec3a884b4f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56861e1b78794a7e" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9a745796c5034845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd08dbd913f744350" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8b66cdb167cc40bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d05c0dbb36d4273" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R35f4809c01b14141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R350cb07a143b445d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdcb8d223469f41b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb89ccfeda4e54bf6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1d1bc36980274949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd993e79acbfe464a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2fd9e6aa5b42414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2fedc1ef61a4ca9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc1d6e2f922b04a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9746dcaadd84b42" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R770b32b0c28e41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4de5d2363ee45ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re7d7c75ecd9641f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1140841973934e9e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R22ebc04df3754668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5afb42e698894e7d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R133fb02b5dea42da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d10d9fb3de54e1e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R97a40acba4e14373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26e78fb47850489e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5546e4a5ea9941a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcba2f54fbfec4490" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc6ba519aa0d8448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91364f75262c4df3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1bb316d803184a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0afc9ebaefe64233" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8459b77b97c84bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5cdaa06ae58d44d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R47a1e648f7314bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R155737d1d8524993" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R090724fb31604fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6a3a37e520a74cd1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4f7c58e22862406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15f445d002e24536" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbb4eead339244430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rbf264882e5f34350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8572bac5f7664154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra6b4892733824b4b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1ff976ea0ba84df1" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R764ab7179f864de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R830fcb095eef410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R33d31066a36a4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9e6c6183dcf748e8" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf2cb9c8ee8154255" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbf264882e5f34350"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R830fcb095eef410d"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8572bac5f7664154"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R33d31066a36a4a4a"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra6b4892733824b4b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9e6c6183dcf748e8"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8b5abe25ed764211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd00e743034d74578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R058ed51d9de64a7d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc2c5adf2f8f54529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R80872da4bd114912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d73511608c546e1" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd00e743034d74578"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R058ed51d9de64a7d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R80872da4bd114912"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8d73511608c546e1"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f037b5b4c8c4414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc71e4d8eb2554e1f" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc71218cf257a4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc3250cf10a704e7c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70fbd3ffcbb14ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R03c50824afc84f86" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd94baae835494562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R584f7ef1536346ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd1164fe2366a4c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R9ebf7fef5aae427e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f9325c8b73549d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R96c8ff0f91f64a2e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc1aae5c5212a49f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rcc40b1bb3b074740" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39a97c5255284148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R2c38a95eb51e48cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19af38d550544d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Ra4a7bcfd9e0648d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c6c900753784f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rf85b4b5079514b14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbeb00f1259c419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R5cf2ab6ad3b24c0c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39e308d7e7b74ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R796f119d43d24c1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R526713598537493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R741d928b05454cc9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbee4cc9fcda645c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R251f6449d1f64962" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1470b084e46244d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R0fe1a8f4e0da4570" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdde3c2948cd34bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R23b84a4e97b24788" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcca42f2657ed44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R1813e5f036834b78" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbef82dc86f874d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rd81f678d52af488a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R38ca1125e14e4acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R751ef6b5d45e4a53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra72c1176c87a4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rcb7076ab030b40e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b5980cd972a4812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R58acec0cb9c74dc4" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記第31章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Exodus 31 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,183 +3693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 31:9  |  Exodus 31:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>燔祭壇和壇的一切器具，並洗濯盆與盆座，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the altar of burnt offering with all his furniture, and the laver and his foot,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3881,183 +3847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 31:10  |  Exodus 31:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>精工做的禮服，和祭司亞倫並他兒子用以供祭司職分的聖衣，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the cloths of service, and the holy garments for Aaron the priest, and the garments of his sons, to minister in the priest’s office,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 31:11  |  Exodus 31:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>膏油和為聖所用馨香的香料。他們都要照我一切所吩咐的去做。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the anointing oil, and sweet incense for the holy place: according to all that I have commanded thee shall they do.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,183 +4155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 31:12  |  Exodus 31:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華曉諭摩西說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD spake unto Moses, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4457,183 +4309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 31:13  |  Exodus 31:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你要吩咐以色列人說：『你們務要守我的安息日；因為這是你我之間世世代代的證據，使你們知道我－耶和華是叫你們成為聖的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Speak thou also unto the children of Israel, saying, Verily my sabbaths ye shall keep: for it is a sign between me and you throughout your generations; that ye may know that I am the LORD that doth sanctify you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4649,179 +4463,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 31:14  |  Exodus 31:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以你們要守安息日，以為聖日。凡干犯這日的，必要把他治死；凡在這日做工的，必從民中剪除。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye shall keep the sabbath therefore; for it is holy unto you: every one that defileth it shall surely be put to death: for whosoever doeth any work therein, that soul shall be cut off from among his people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4841,183 +4617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 31:15  |  Exodus 31:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>六日要做工，但第七日是安息聖日，是向耶和華守為聖的。凡在安息日做工的，必要把他治死。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Six days may work be done; but in the seventh is the sabbath of rest, holy to the LORD: whosoever doeth any work in the sabbath day, he shall surely be put to death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5033,183 +4771,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 31:16  |  Exodus 31:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>故此，以色列人要世世代代守安息日為永遠的約。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore the children of Israel shall keep the sabbath, to observe the sabbath throughout their generations, for a perpetual covenant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5225,183 +4925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 31:17  |  Exodus 31:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是我和以色列人永遠的證據；因為六日之內耶和華造天地，第七日便安息舒暢。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is a sign between me and the children of Israel for ever: for in six days the LORD made heaven and earth, and on the seventh day he rested, and was refreshed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5417,183 +5079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 31:18  |  Exodus 31:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華在西奈山和摩西說完了話，就把兩塊法版交給他，是神用指頭寫的石版。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he gave unto Moses, when he had made an end of communing with him upon mount Sinai, two tables of testimony, tables of stone, written with the finger of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5609,183 +5233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 31:1  |  Exodus 31:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華曉諭摩西說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD spake unto Moses, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5801,183 +5387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 31:2  |  Exodus 31:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「看哪，猶大支派中，戶珥的孫子、烏利的兒子比撒列，我已經提他的名召他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>See, I have called by name Bezaleel the son of Uri, the son of Hur, of the tribe of Judah:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5993,183 +5541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 31:3  |  Exodus 31:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我也以我的靈充滿了他，使他有智慧，有聰明，有知識，能做各樣的工，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I have filled him with the spirit of God, in wisdom, and in understanding, and in knowledge, and in all manner of workmanship,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6185,183 +5695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 31:4  |  Exodus 31:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>能想出巧工，用金、銀、銅製造各物，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To devise cunning works, to work in gold, and in silver, and in brass,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6377,183 +5849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 31:5  |  Exodus 31:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又能刻寶石，可以鑲嵌，能雕刻木頭，能做各樣的工。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in cutting of stones, to set them, and in carving of timber, to work in all manner of workmanship.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,179 +6003,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 31:6  |  Exodus 31:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我分派但支派中、亞希撒抹的兒子亞何利亞伯與他同工。凡心裏有智慧的，我更使他們有智慧，能做我一切所吩咐的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I, behold, I have given with him Aholiab, the son of Ahisamach, of the tribe of Dan: and in the hearts of all that are wise hearted I have put wisdom, that they may make all that I have commanded thee;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6761,183 +6157,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 31:7  |  Exodus 31:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是會幕和法櫃，並其上的施恩座，與[會]幕中一切的器具，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The tabernacle of the congregation, and the ark of the testimony, and the mercy seat that is thereupon, and all the furniture of the tabernacle,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6953,183 +6311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 31:8  |  Exodus 31:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>桌子和桌子的器具，精[金]的燈臺和燈臺的一切器具並香壇，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the table and his furniture, and the pure candlestick with all his furniture, and the altar of incense,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>