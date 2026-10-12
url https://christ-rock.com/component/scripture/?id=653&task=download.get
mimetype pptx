--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -57,122 +57,122 @@
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbcb74b6d2a9c4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4763a9b210a447dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6c9a065868df4cef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R830d179a4cda4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8c4c17dd2b2e435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1f4c1f40137f438a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R706f3efcc89a497f"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R14aedca75a9543ea"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb442403028d24894"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R37747aa91a884e56"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4ecd79575d894eee"/>
-[...28 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rec242039058347c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R888abe42763a4d23"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R90506ee772594aa1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R484af462c0dd4487"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R057bee1dce414068"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf7a0e6f9927b4a5d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb4156bf9cdd54cc5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R32355440e52140e0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R03b88fefd6194cdd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Ra29ef4db0e404af9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R41bca06184644d50"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R968a54ca9e504a4e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R447844565efc4f3b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R493b481ae7c048e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R768a7d7b1b184bf4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re06e6efc452b4084"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R0f98e90fb42845d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Re8c25cb5239a4394"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R51404d36663d4981"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R9155dca6a8684333"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rc48697d8c14547ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R87171a3f510c43a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R048be07a2d384866"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rdb10b83f14954226"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R7552a88b7ec44aef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R4d8cd1deffd44631"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R93dc1ad41c234c74"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Re2fb6cb6a6744c1e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R67bd41a39cda451b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R2606ca1cf65644b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Re78e5965be124f0a"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5ddc6ddee3384fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R706f3efcc89a497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb442403028d24894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf434981f1c2d446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re4afeefda7424dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4ecd79575d894eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb62aec9817c042f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R42c1649b1712434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6823d84cc3934604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra98caf6d4b464efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra845a9c7ad2c4b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbe0989c2e635440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd538cbdaab214617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R64ac1a680c454705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1cbc6b69f7564e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R17e6add2f966461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R12cbfd24c0824de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6c4d5457460c403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb80e4c66854b4d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rbda4c6936e114798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rbaaea400385b4842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R28b5cb24fe9645d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5f788e3abf6e4ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2dad8a9943374b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb2b87528b7144f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0264899685bd4aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rec4b4e2183524f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rfcf1c8ba6aaf449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R8eaab1196b1544a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R9bf39c5c10f74f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R772b94a12ffa4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R30cd8ee3dfc94496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R2e47583d393645b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R8613c47026484bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rec242039058347c3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R03d7e1ead2864972" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R871869ab4dc04632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R14aedca75a9543ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37747aa91a884e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re67aa5f568c44e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2cfb10e0821449fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R888abe42763a4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R90506ee772594aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R484af462c0dd4487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R057bee1dce414068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf7a0e6f9927b4a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb4156bf9cdd54cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R32355440e52140e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R03b88fefd6194cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra29ef4db0e404af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R41bca06184644d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R968a54ca9e504a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R447844565efc4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R493b481ae7c048e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R768a7d7b1b184bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re06e6efc452b4084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0f98e90fb42845d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re8c25cb5239a4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R51404d36663d4981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9155dca6a8684333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc48697d8c14547ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R87171a3f510c43a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R048be07a2d384866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rdb10b83f14954226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R7552a88b7ec44aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4d8cd1deffd44631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R93dc1ad41c234c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Re2fb6cb6a6744c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R67bd41a39cda451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R2606ca1cf65644b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Re78e5965be124f0a" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3e3863a5a2844694" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -376,138 +376,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2e9a5453182f43ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd59173409e048f1" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5c8f7a1425114009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R411e462e2902457c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4b9fe49df0504ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R794eb7157e65474c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R50541a3c9ee64204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5efc524994e14efd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R632b90aa30714432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1955820049024e1a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re7f33bccbda8445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra23181d2d5e44da7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R12b078e557ef4e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e3d352aeb3b42e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R275fabdca492418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a20f57d0bfc4bfc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R355d75a1defb4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64bfb7c9d583403c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5b9e43ca726e4fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raacc415c949b43d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8b52cebfb3c741c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b09639f65e14752" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7a498a5d6966404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R09447e19e43448db" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4a7cb11cce9b495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R535834011eea41ef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rea067cb29370473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc05a4a2c60944d4d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Raa4452a750c2491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad671c4ac29345ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R30b01ec4aed84450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3de5393c88db4d12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5b1a68c01075411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R255dc1f02a5e4b92" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rdc12998ef21d4b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re87f0787090144fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R48db32533f964b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R948cd762259a490f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Raa6191baf9a74262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5eb6ba6335f3460e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rfffeaa3d783a4c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ee68b2f71fd43a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Radd8d0fc959a4791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re170642cddf548ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rbcc46f1cc3c840dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e939c3680a94423" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R9c3d6faa69754bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d2386fec9d54d06" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5bf7b8115ce44a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c01bac551a3471f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R3e7dbf2e2fea4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52ddd847234a4915" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdd8e011bdab043ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf48e7e87e79a4107" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0fa695905a714276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R19484fa8c3be4de8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R920aed83122b453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf35633f5dc234cd8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R726c0d702b324a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R277c8e12034e491a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R78fda14b995a45b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ab686304f094bc7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcd32bf92971a4690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f8f4921915a4b64" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3316,100 +3316,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8b1c67e4ce924921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5f57ea45bf7d4dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Raae66be330da4704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7c660f8b12ef4e1d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0ce7fddf89fe4e76" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R034fd37168f64769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R96e69f7fc03a4142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra5af0330c7904374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R665da1b52ba54dcb" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1a8a8f43d73d4c3a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5f57ea45bf7d4dc5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R96e69f7fc03a4142"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Raae66be330da4704"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra5af0330c7904374"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4435,116 +4435,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7c660f8b12ef4e1d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R665da1b52ba54dcb"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf1bb224a7d2740bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R331515a73f2b44b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e0d4ccb03a04b5e" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf9cc38e30f0e4269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2bfb7a08e6b74a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9e700920d5848f2" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R331515a73f2b44b3"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3e0d4ccb03a04b5e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2bfb7a08e6b74a6f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb9e700920d5848f2"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4608,138 +4608,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a6a75834b21436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R70b04f627fa340dd" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17779b8b2c334b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9e433f8885764d51" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33982da619904d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R949640b4eb5c4ab0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re353023665ad4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R5f729d7cb9f243fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0af389bdee0f4050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rcce479bf72574e42" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86c84e96e7294eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb9bd8c4b6bda4ba9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92abcac329664b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R02c34bfa36f74393" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc442bd4d7e7c4f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R05cf50b1dbfa4858" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f73eac173be4bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R4af26d6433c849ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8778f6a1e1264882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rd599d77d19564a09" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf50b3ed965404baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rb47b90bb122a4581" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc570b207747b4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rbbd76aae03cc49c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22487bcc6c6a4063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R7744050267954f89" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53bfb22717fc4371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R77d251d7b2d448fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbaf9bd0dc9d64805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rce4f1ee4641a494a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2dd6bc8dbee940f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Ra3604f9f86304e53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6741c3e761ed4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R2be81d91bef5422f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d8a5d8a437945df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R7871bac76d174581" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4aff7cdc7744232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Re76297f1cf204e1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfaf3438662394f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R2b0f80e4519d4851" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R966be1a7ae614f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R1fafdf726d1a4831" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra884d6c45ac54de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rf25b9cc0b52146c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13b5b89854c846a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R7f4be06a3d734623" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2d6436947fe4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R35c24bab4f94477d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R259588d1ed1c44fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rda64c349183c4675" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f91a6462d064b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R651277685f684835" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ae6f5ba2e98435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R3370ac0c796a49bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b54b59fa5014849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rccaad556ea944943" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2f763c1efe34113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rbacc531b34bc43e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb5ad445e7c5466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rd7a3727e8c174731" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad3c1548ff6f4588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R9957fb51f727492f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43c5c05c718a4684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf0517d5fad314bb5" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4757,65 +4757,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記第37章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Exodus 37 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4833,179 +4837,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:9  |  Exodus 37:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>二基路伯高張翅膀，遮掩施恩座；基路伯是臉對臉，朝着施恩座。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the cherubims spread out their wings on high, and covered with their wings over the mercy seat, with their faces one to another; even to the mercy seatward were the faces of the cherubims.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5025,183 +4991,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:10  |  Exodus 37:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他用皂莢木做一張桌子，長二肘，寬一肘，高一肘半，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he made the table of shittim wood: two cubits was the length thereof, and a cubit the breadth thereof, and a cubit and a half the height thereof:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5217,183 +5145,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:11  |  Exodus 37:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又包上精金，四圍鑲上金牙邊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he overlaid it with pure gold, and made thereunto a crown of gold round about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5409,183 +5299,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:12  |  Exodus 37:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>桌子的四圍各做一掌寬的橫樑，橫樑上鑲着金牙邊，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also he made thereunto a border of an handbreadth round about; and made a crown of gold for the border thereof round about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5601,183 +5453,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:13  |  Exodus 37:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又鑄了四個金環，安在桌子四腳的四角上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he cast for it four rings of gold, and put the rings upon the four corners that were in the four feet thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5793,183 +5607,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:14  |  Exodus 37:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>安環子的地方是挨近橫梁，可以穿槓抬桌子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Over against the border were the rings, the places for the staves to bear the table.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5985,183 +5761,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:15  |  Exodus 37:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他用皂莢木做兩根槓，用金包裹，以便抬桌子；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he made the staves of shittim wood, and overlaid them with gold, to bear the table.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6177,183 +5915,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:16  |  Exodus 37:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又用精金做桌子上的器皿，就是盤子、調羹，並奠[酒]的瓶和爵。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he made the vessels which were upon the table, his dishes, and his spoons, and his bowls, and his covers to cover withal, of pure gold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6369,183 +6069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:17  |  Exodus 37:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他用精金做一個燈臺；這燈臺的座和幹，與杯、球、花，都是接連一塊錘出來的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he made the candlestick of pure gold: of beaten work made he the candlestick; his shaft, and his branch, his bowls, his knops, and his flowers, were of the same:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6561,179 +6223,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:18  |  Exodus 37:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>燈臺兩旁杈出六個枝子：這旁三個，那旁三個。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And six branches going out of the sides thereof; three branches of the candlestick out of the one side thereof, and three branches of the candlestick out of the other side thereof:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6753,183 +6377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:1  |  Exodus 37:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>比撒列用皂莢木做櫃，長二肘半，寬一肘半，高一肘半。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Bezaleel made the ark of shittim wood: two cubits and a half was the length of it, and a cubit and a half the breadth of it, and a cubit and a half the height of it:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6945,183 +6531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:19  |  Exodus 37:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這旁每枝上有三個杯，形狀像杏花，有球有花；那旁每枝上也有三個杯，形狀像杏花，有球有花。從燈臺杈出來的六個枝子都是如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Three bowls made after the fashion of almonds in one branch, a knop and a flower; and three bowls made like almonds in another branch, a knop and a flower: so throughout the six branches going out of the candlestick.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7137,183 +6685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:20  |  Exodus 37:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>燈臺上有四個杯，形狀像杏花，有球有花。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in the candlestick were four bowls made like almonds, his knops, and his flowers:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7329,183 +6839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:21  |  Exodus 37:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>燈臺每兩個枝子以下有球，與枝子接連一塊；燈臺杈出的六個枝子都是如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And a knop under two branches of the same, and a knop under two branches of the same, and a knop under two branches of the same, according to the six branches going out of it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7521,183 +6993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:22  |  Exodus 37:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>球和枝子是接連一塊，都是一塊精金錘出來的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their knops and their branches were of the same: all of it was one beaten work of pure gold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7713,183 +7147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:23  |  Exodus 37:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>用精金做燈臺的七個燈盞，並燈臺的蠟剪和蠟花盤。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he made his seven lamps, and his snuffers, and his snuffdishes, of pure gold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7905,183 +7301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:24  |  Exodus 37:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他用精金一他連得做燈臺和燈臺的一切器具。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of a talent of pure gold made he it, and all the vessels thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8097,179 +7455,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:25  |  Exodus 37:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他用皂莢木做香壇，是四方的，長一肘，寬一肘，高二肘，壇的四角與壇接連一塊；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he made the incense altar of shittim wood: the length of it was a cubit, and the breadth of it a cubit; it was foursquare; and two cubits was the height of it; the horns thereof were of the same.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8289,183 +7609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:26  |  Exodus 37:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又用精金把壇的上面與壇的四面並壇的四角包裹，又在壇的四圍鑲上金牙邊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he overlaid it with pure gold, both the top of it, and the sides thereof round about, and the horns of it: also he made unto it a crown of gold round about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8481,183 +7763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:27  |  Exodus 37:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>做兩個金環，安在牙子邊以下，在壇的兩旁、兩根橫撐上，作為穿槓的用處，以便抬壇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he made two rings of gold for it under the crown thereof, by the two corners of it, upon the two sides thereof, to be places for the staves to bear it withal.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8673,183 +7917,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:28  |  Exodus 37:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>用皂莢木做槓，用金包裹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he made the staves of shittim wood, and overlaid them with gold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8865,183 +8071,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:2  |  Exodus 37:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>裏外包上精金，四圍鑲上金牙邊，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he overlaid it with pure gold within and without, and made a crown of gold to it round about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9057,183 +8225,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:29  |  Exodus 37:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又按做香之法做聖膏油和馨香料的淨香。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he made the holy anointing oil, and the pure incense of sweet spices, according to the work of the apothecary.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9249,183 +8379,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:3  |  Exodus 37:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又鑄四個金環，安在櫃的四腳上：這邊兩環，那邊兩環。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he cast for it four rings of gold, to be set by the four corners of it; even two rings upon the one side of it, and two rings upon the other side of it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9441,183 +8533,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:4  |  Exodus 37:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>用皂莢木做兩根槓，用金包裹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he made staves of shittim wood, and overlaid them with gold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9633,183 +8687,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:5  |  Exodus 37:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>把槓穿在櫃旁的環內，以便抬櫃。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he put the staves into the rings by the sides of the ark, to bear the ark.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9825,183 +8841,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:6  |  Exodus 37:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>用精金做施恩座，長二肘半，寬一肘半。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he made the mercy seat of pure gold: two cubits and a half was the length thereof, and one cubit and a half the breadth thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10017,183 +8995,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:7  |  Exodus 37:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>用金子錘出兩個基路伯來，安在施恩座的兩頭，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he made two cherubims of gold, beaten out of one piece made he them, on the two ends of the mercy seat;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10209,183 +9149,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 37:8  |  Exodus 37:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這頭做一個基路伯，那頭做一個基路伯，二基路伯接連一塊，在施恩座的兩頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>One cherub on the end on this side, and another cherub on the other end on that side: out of the mercy seat made he the cherubims on the two ends thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>