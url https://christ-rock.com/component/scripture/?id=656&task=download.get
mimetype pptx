--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -79,133 +79,133 @@
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3152bc832d404bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6c786e8d846741d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0576a7c412e14a5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb7e72734f0e9436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R90c342b4c9cb4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rcfc3799648f64997" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R20442fe71d464dc9"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re931c767eea648b4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R191d0e3401d6429f"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rba4e07baa97b4b64"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfd0c9f2e7d8c4e42"/>
-[...39 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R7d32da8c3c084a5e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re26683bed9fc4db8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re5b0176bbad24a69"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rfa180e8053c74d47"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R90bca1ddb9eb448d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R9830f1cd32d44c3b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra1596b91e90d49a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R02c2ceeb6358471a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R3734639e48384107"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R794378a60a294948"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Re4bcb39779ea4947"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R2136fd084095470c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rbb1b1f041adb4eef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rf0b1859e514a4a97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R4750f9e3a6344112"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R2dec6e087be542ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R1b7793604121474a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R9895d8d0e1a2493a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R8b072359f5d842f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rbb5c64174d9c4882"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R679c914570844758"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R7eb30142e9a94eb2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R8cb897ccb08d4c36"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R120cacc3603c4b47"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Ra090507621c344dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R6022031401b44b5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R23cd92d8eb8a41f1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Re0bbdfc8ffd942b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R05e0e5b641db4c36"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R98aa75cfff3441ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R3824f24e882c4dae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R5a127cd6500c445f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rbeb16d3a0cca4511"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R9dab9c0dd09242db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R69fe92bc85904423"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R7c95f2afbcb54dcb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R3dd965529cff4fed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R7decbfa23f734b50"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R060531db75d14597"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R0a3e0f0224544d52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R833995a681d74fb8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R253de5bc064241fa"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5c488b8bda234d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R20442fe71d464dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R191d0e3401d6429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re62582407eff48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R71e04e7145ca4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfd0c9f2e7d8c4e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0964ac0c727e4578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8aecb905749d4b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R55b0bf78133d4ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb181cd3764414f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raaf9fda4d2574d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd2e9302af4a84f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd34191051a55442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7a61c0b283ab4daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rceb801e08267485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd8b6ca86f11f42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6ada3b610e6e418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1788ae9368344fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbe39208c910e419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7de5f40aad7040fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R98550cee8d244002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R53e7855cb8db4213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R95759789fcc54a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R04ad2fadee634918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re818cb2221b24645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0540e0c26cbf405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R247cfe9b44c941bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R1b6ac6f067fc4e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R5665f248b65f493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5d8ba56e6a9247c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R53e7c5e2ed634719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rf86d4fe7fb75428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rfbb84cc93e5e495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R9bf1542c1a654c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R53b3c9837c3f4f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R37c39024f1f74fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rdc1b2f7f787941a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R7386b1a3bbdb4fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rd1bfc5bb5e004f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rc6abc2b76a31445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R29f2e288cf054b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R0c7bf09efaea4b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R71a11b0ecec04638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rc1521b2a4458402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R4be11c247d8944ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R7d32da8c3c084a5e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4102602b697c4746" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9e926667569e46ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re931c767eea648b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba4e07baa97b4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2673d88996e0402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc5c3fbd5fc524909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re26683bed9fc4db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re5b0176bbad24a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfa180e8053c74d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R90bca1ddb9eb448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9830f1cd32d44c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra1596b91e90d49a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R02c2ceeb6358471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3734639e48384107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R794378a60a294948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re4bcb39779ea4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2136fd084095470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rbb1b1f041adb4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf0b1859e514a4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4750f9e3a6344112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2dec6e087be542ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1b7793604121474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9895d8d0e1a2493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8b072359f5d842f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbb5c64174d9c4882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R679c914570844758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7eb30142e9a94eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8cb897ccb08d4c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R120cacc3603c4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra090507621c344dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R6022031401b44b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R23cd92d8eb8a41f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Re0bbdfc8ffd942b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R05e0e5b641db4c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R98aa75cfff3441ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R3824f24e882c4dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R5a127cd6500c445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rbeb16d3a0cca4511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R9dab9c0dd09242db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R69fe92bc85904423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R7c95f2afbcb54dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R3dd965529cff4fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R7decbfa23f734b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R060531db75d14597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R0a3e0f0224544d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R833995a681d74fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R253de5bc064241fa" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R27bebf00e3b844ab" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -409,171 +409,171 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdac754e37c634ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a8d52d8ad234792" /></Relationships>
-[...119 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Refc4190af88b4885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R731d2d3c50964f07" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R400be639c39942f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdee816b8b8cd40e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd1f6035b630a42da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R027b808f7e574b29" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R029d7c7c392940e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ef8bd3d91a24cce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0b33315c5f5e45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc499f01081114c12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9045da6b5c004803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3910f7c070284a3a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd1d531e293c24f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ed75e53ea1f4ddb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5a7cb15314554480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd33fb939bcfe4389" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R73d489c1b2504475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e303b3a481b406e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R91a0c4db0a3e4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e2bfe7101b94a72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R395193aa4c0846e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ea4aa06083b4bd7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf17d62063bdf433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4f7dbbe87794c10" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R12796a29bd624f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re243b6800bbb49cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf1a95c40d6fb4a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd2aaf0de8c64c44" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf14a829929bb4dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdfaa2604fe564323" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd20e226457a54514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce6b4c4ea8404efc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf674c382a0a74301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra28cc98fd76448d4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Raa67e613c9b64e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8909bbc26069476b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R3a6c57da05954cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94ff54757668453a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re08b3d847da14b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c0e36f5ce66492f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rc9aab24e048d4008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7aa5e845b4c54f5e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rd9d7625d13b64f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R732f19fabb1c49e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R062010b728e64625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba1083d61838432f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Reb9367f171b54bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R734604dea8724287" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R52060b9450944bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R089c960a24894fc1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R0100b02bd605462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbcf37babc1fd4c80" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rff1eb5fca1bf4203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda8035d80db640fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R44fd533645a54d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b0e90f48c8c4406" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R4ebc3c676f71400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c01f0fe71954d06" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R0439aacdf199409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7fd972352e7a49a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R5f574fc957534b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba223de8465040ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R8cc47804d6d8454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c2828ba20ab4767" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Re4acee879c904015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e12892c147a4bf9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R00608fa039154ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf85efdefe48c4c36" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R04abe3bcc51a47b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1cc80d34cb834012" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R239a16462c184392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rebaae6b6af124744" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Raa8563450d44451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R211952b1f1584571" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R440bb54d555d4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5bbcb604088247f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc965e4fab85f4bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4e1ce5c12a94edb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4285c4f2b07f4b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4df212ff3cf64ab2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re7ab0beb188c4e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd45513bd759e4877" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra1e2ccc071b84cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R682fa1a079a04531" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4427,100 +4427,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R02e1caf5b5a64dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8123856d5a31454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re71aefb9dfb944cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd825db0596dc4123" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rde497869fac44188" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbf1a8260782741c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc62e89927d004e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd0309d634cc64a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf4f64a460d334e3b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R27868b1232764f21" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8123856d5a31454a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc62e89927d004e77"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re71aefb9dfb944cc"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd0309d634cc64a53"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5546,116 +5546,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd825db0596dc4123"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf4f64a460d334e3b"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3b10e7ed3e5c4be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Reba14efc88274283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rafc132e4691e4cab" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3fa4fab525d64f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8fcb6d8373c44365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R063945884ab84b8d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Reba14efc88274283"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rafc132e4691e4cab"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8fcb6d8373c44365"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R063945884ab84b8d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5719,171 +5719,171 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf11b7f1698884dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc2d68b4655824b19" /></Relationships>
-[...119 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R54ec3b53f008484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf3b8ce059f5f4f07" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re61ad0b5ba7d4439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9b9b962329e744dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45f897c13fed4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R2b94f40156e3458d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rada7d4d970fe451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R6e3d50dd74a04134" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35b5e949ab0c4576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rb6f49d715da341ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8210f66a5676415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rd0ecb5b9d5704a72" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84b953dfb7d7424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R8bb19c51cf9545c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72bcb2141e9747d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Reb30a2b6e8d442dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b409f70b74f46b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R3608f8e281ce4ed9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d93dd96c418409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rb4a25fca695944b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa1ea1f7028c4dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rf90b94a7bc3f4111" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85d753f77569479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R6bf249998b7149e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red08c0a8127547a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R67a9a0975e8a4ea3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R880be8ee638b4246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Ra5c60fa750524896" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6d8b4ebea484dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rb3fca3172ef4457e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R946d422cdc7848bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rca1a1cccabaf418a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf20f2d3fc6b24ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rcae7fbdcca474233" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a108dfc09a24cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R4bd1199a08de4ec8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R056406c9d6824752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R83d489b883aa486d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4bd1c3085cd44d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R23c36300860d4c0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb55cfe03dbb644d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Raa8f9b4f623e4669" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc03557d748cb4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R18e922068e874222" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f63f79739f84fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R0ee6fbab54424f5f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa956640d8d34287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R8305b541bccb437d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1bdc7939ef254aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R78c6f29396cc44a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56f79c166ae94d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R2fd6065bd78a402c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49c7ba4e834f4831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R12c6583ad398458f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re638a87dcb164381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R80512093a80641a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbca231b6b41645f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R9f16bb4300114781" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2cef573589e34a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R74cf05a0639748aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8976a5e6bd54773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="Rb550ab377a374819" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11744d7b54a64a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R831eb428c8284c3b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re06811a07bf9474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="Rfb7bb37ec6c2455d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb21a59be5644b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="Rb11b954084064b4e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R77a4e89972384533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R1764ba38a36a4dbd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdde9c431a59e4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="Rfd334f61bfa745de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4551abe0c8ff4fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R0fea98ef6f8a4016" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R95a559ba47b24c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R1006626bc35d4b24" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f3d3d1da85e46f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R9f31bd1b35714993" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R811bc33c570440aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Ra16f9a9ac8f64b4b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e6125ac396a4c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R457a0922d5ca42ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re863adfecc664d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re285259989ab45f6" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5901,65 +5901,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記第25章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Exodus 25 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5977,183 +5981,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:9  |  Exodus 25:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>製造帳幕和其中的一切器具都要照我所指示你的樣式。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>According to all that I shew thee, after the pattern of the tabernacle, and the pattern of all the instruments thereof, even so shall ye make it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6169,179 +6135,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:10  |  Exodus 25:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「要用皂莢木做一櫃，長二肘半，寬一肘半，高一肘半。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they shall make an ark of shittim wood: two cubits and a half shall be the length thereof, and a cubit and a half the breadth thereof, and a cubit and a half the height thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6361,183 +6289,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:11  |  Exodus 25:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要裏外包上精金，四圍鑲上金牙邊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt overlay it with pure gold, within and without shalt thou overlay it, and shalt make upon it a crown of gold round about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6553,183 +6443,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:12  |  Exodus 25:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也要鑄四個金環，安在櫃的四腳上；這邊兩環，那邊兩環。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt cast four rings of gold for it, and put them in the four corners thereof; and two rings shall be in the one side of it, and two rings in the other side of it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6745,183 +6597,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:13  |  Exodus 25:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要用皂莢木做兩根槓，用金包裹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt make staves of shittim wood, and overlay them with gold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6937,183 +6751,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:14  |  Exodus 25:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要把槓穿在櫃旁的環內，以便抬櫃。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt put the staves into the rings by the sides of the ark, that the ark may be borne with them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7129,183 +6905,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:15  |  Exodus 25:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這槓要常在櫃的環內，不可抽出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The staves shall be in the rings of the ark: they shall not be taken from it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7321,183 +7059,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:16  |  Exodus 25:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>必將我所要賜給你的法[版]放在櫃裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt put into the ark the testimony which I shall give thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7513,183 +7213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:17  |  Exodus 25:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要用精金做施恩座 ，長二肘半，寬一肘半。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt make a mercy seat of pure gold: two cubits and a half shall be the length thereof, and a cubit and a half the breadth thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7705,183 +7367,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:18  |  Exodus 25:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要用金子錘出兩個基路伯來，安在施恩座的兩頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt make two cherubims of gold, of beaten work shalt thou make them, in the two ends of the mercy seat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7897,183 +7521,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:1  |  Exodus 25:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華曉諭摩西說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD spake unto Moses, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8089,183 +7675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:19  |  Exodus 25:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這頭做一個基路伯，那頭做一個基路伯，二基路伯要接連一塊，在施恩座的兩頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And make one cherub on the one end, and the other cherub on the other end: even of the mercy seat shall ye make the cherubims on the two ends thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8281,179 +7829,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:20  |  Exodus 25:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>二基路伯要高張翅膀，遮掩施恩座。基路伯要臉對臉，朝着施恩座。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the cherubims shall stretch forth their wings on high, covering the mercy seat with their wings, and their faces shall look one to another; toward the mercy seat shall the faces of the cherubims be.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8473,183 +7983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:21  |  Exodus 25:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要將施恩座安在櫃的上邊，又將我所要賜給你的法[版]放在櫃裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt put the mercy seat above upon the ark; and in the ark thou shalt put the testimony that I shall give thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8665,183 +8137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:22  |  Exodus 25:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要在那裏與你相會，又要從法櫃施恩座上二基路伯中間，和你說我所要吩咐你傳給以色列人的一切事。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there I will meet with thee, and I will commune with thee from above the mercy seat, from between the two cherubims which are upon the ark of the testimony, of all things which I will give thee in commandment unto the children of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8857,183 +8291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:23  |  Exodus 25:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「要用皂莢木做一張桌子，長二肘，寬一肘，高一肘半。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt also make a table of shittim wood: two cubits shall be the length thereof, and a cubit the breadth thereof, and a cubit and a half the height thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9049,183 +8445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:24  |  Exodus 25:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要包上精金，四圍鑲上金牙邊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt overlay it with pure gold, and make thereto a crown of gold round about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9241,183 +8599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:25  |  Exodus 25:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>桌子的四圍各做一掌寬的橫樑，橫樑上鑲着金牙邊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt make unto it a border of an hand breadth round about, and thou shalt make a golden crown to the border thereof round about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9433,183 +8753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:26  |  Exodus 25:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要做四個金環，安在桌子的四角上，就是桌子四腳上的四角。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt make for it four rings of gold, and put the rings in the four corners that are on the four feet thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9625,183 +8907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:27  |  Exodus 25:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>安環子的地方要挨近橫樑，可以穿槓抬桌子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Over against the border shall the rings be for places of the staves to bear the table.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9817,183 +9061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:28  |  Exodus 25:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要用皂莢木做兩根槓，用金包裹，以便抬桌子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt make the staves of shittim wood, and overlay them with gold, that the table may be borne with them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10009,183 +9215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:2  |  Exodus 25:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你告訴以色列人當為我送禮物來；凡甘心樂意的，你們就可以收下歸我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Speak unto the children of Israel, that they bring me an offering: of every man that giveth it willingly with his heart ye shall take my offering.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10201,183 +9369,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:29  |  Exodus 25:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要做桌子上的盤子、調羹，並奠[酒]的爵和瓶；這都要用精金製作。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt make the dishes thereof, and spoons thereof, and covers thereof, and bowls thereof, to cover withal: of pure gold shalt thou make them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10393,183 +9523,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:30  |  Exodus 25:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又要在桌子上，在我面前，常擺陳設餅。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt set upon the table shewbread before me alway.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10585,179 +9677,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:31  |  Exodus 25:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「要用精金做一個燈臺。燈臺的座和幹與杯、球、花，都要接連一塊錘出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt make a candlestick of pure gold: of beaten work shall the candlestick be made: his shaft, and his branches, his bowls, his knops, and his flowers, shall be of the same.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10777,183 +9831,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:32  |  Exodus 25:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>燈臺兩旁要杈出六個枝子：這旁三個，那旁三個。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And six branches shall come out of the sides of it; three branches of the candlestick out of the one side, and three branches of the candlestick out of the other side:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10969,183 +9985,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:33  |  Exodus 25:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這旁每枝上有三個杯，形狀像杏花，有球，有花；那旁每枝上也有三個杯，形狀像杏花，有球，有花。從燈臺杈出來的六個枝子都是如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Three bowls made like unto almonds, with a knop and a flower in one branch; and three bowls made like almonds in the other branch, with a knop and a flower: so in the six branches that come out of the candlestick.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11161,183 +10139,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:34  |  Exodus 25:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>燈臺上有四個杯，形狀像杏花，有球，有花。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in the candlestick shall be four bowls made like unto almonds, with their knops and their flowers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11353,179 +10293,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:35  |  Exodus 25:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>燈臺每兩個枝子以下有球與枝子接連一塊。燈臺出的六個枝子都是如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there shall be a knop under two branches of the same, and a knop under two branches of the same, and a knop under two branches of the same, according to the six branches that proceed out of the candlestick.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -11545,183 +10447,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:36  |  Exodus 25:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>球和枝子要接連一塊，都是一塊精金錘出來的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Their knops and their branches shall be of the same: all it shall be one beaten work of pure gold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11737,183 +10601,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:37  |  Exodus 25:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要做燈臺的七個燈盞。祭司要點這燈，使燈光對照。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt make the seven lamps thereof: and they shall light the lamps thereof, that they may give light over against it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11929,183 +10755,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:38  |  Exodus 25:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>燈臺的蠟剪和蠟花盤也是要精金的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the tongs thereof, and the snuffdishes thereof, shall be of pure gold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12121,183 +10909,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:3  |  Exodus 25:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所要收的禮物：就是金、銀、銅，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And this is the offering which ye shall take of them; gold, and silver, and brass,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12313,183 +11063,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:39  |  Exodus 25:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>做燈臺和這一切的器具要用精金一他連得。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of a talent of pure gold shall he make it, with all these vessels.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12505,183 +11217,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:40  |  Exodus 25:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要謹慎做這些物件，都要照着在山上指示你的樣式。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And look that thou make them after their pattern, which was shewed thee in the mount.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12697,183 +11371,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:4  |  Exodus 25:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>藍色、紫色、朱紅色[線]，細麻，山羊[毛]，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And blue, and purple, and scarlet, and fine linen, and goats’ hair,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12889,183 +11525,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:5  |  Exodus 25:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>染紅的公羊皮，海狗皮，皂莢木，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And rams’ skins dyed red, and badgers’ skins, and shittim wood,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13081,183 +11679,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:6  |  Exodus 25:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>點燈的油並做膏油和香的香料，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Oil for the light, spices for anointing oil, and for sweet incense,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13273,183 +11833,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:7  |  Exodus 25:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>紅瑪瑙與別樣的寶石，可以鑲嵌在以弗得和胸牌上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Onyx stones, and stones to be set in the ephod, and in the breastplate.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13465,183 +11987,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 25:8  |  Exodus 25:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又當為我造聖所，使我可以住在他們中間。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And let them make me a sanctuary; that I may dwell among them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>