--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -67,127 +67,127 @@
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9cca862a01d141e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbc3d2cabba894fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R01f9e108ea454b4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R73ab0bfe8aa34286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rae77abea1d484085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ree730e2b30b549bd" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8396d4cceb824835"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9c00cde9a6ac4065"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R23ebd23cb8ab4a30"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R86911c57ffc444bf"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6db0cc955f1646fa"/>
-[...33 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R72a63a88ea064bbc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R43c2f2edbf7f4fd2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R3617c284debc4aa2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R24546a66595c462b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R37fc1d1fb5414e9c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R9afe4b1e50ad4f9e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1e714d9ac5c44237"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb84f9e8d497f4d08"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R46050aa38461404a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2ec1b0fec8e0417e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rca6a5f00b00245d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rcc53f70fe9b140e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R8117338961364b73"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Reb159b71aef442df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rbe206e1ed03b4d77"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R83286f8eb9854c10"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rf325545dbdba4657"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R355890ce606244bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R84bef08f7d6d4d05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rf995f6c014824da5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R0ba51a942a78408c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R6c628c7d8ebb4993"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rf51dfc6fadd74857"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Re6ea511eaa644f85"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Re7042315d20d433c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R766635659902441a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Re36f9c06a3d14535"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R1c767ec4fe0a4947"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R320a31530d4740cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R5bd907c8b8694428"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R535a8272dd664d5f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R6182c42526754b8e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R486764e84b244c7c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R113bf57f120c48ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R38ceba8d4f674c83"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R79ed200a8554425f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb7bdecd8472a4941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8396d4cceb824835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23ebd23cb8ab4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8f3c5787f6b4487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0a3c4858ef394689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6db0cc955f1646fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3b4e6bbbe42140ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf04332853dd54856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd68aed49f1424c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rcf518536b825453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rec29fcb2626b4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1ffa118128e547df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R10932790955b4906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcd9fe01153e446fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2c746e69f39e413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf1e8f51c71b947cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R20c4fb47b2e743d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R565bfbda938d488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R30ddc4de02df4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3f9bfb139e3744ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf1665db640d74ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3a3139371fcf483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4c8f5360ed994e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd79ba3e39cb24e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R2bd6ec830cb74aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R39279415c91148bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf0ebb2cb84d34a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R1b8bad64fb74447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R97c3eafa3bb84a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd21bd258404a4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R82747cddff584dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rba6c50d2769e4d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R3879d7cf0bea4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R86f7aac0a2364735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Reaeb79614d054068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rc24a87957d264d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R649f594c928c4b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R6f09b810465a426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R5a13edc580d141e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R72a63a88ea064bbc" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R45556d8f4b89446a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra7eb27cae6a74285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9c00cde9a6ac4065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R86911c57ffc444bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra2ddf729244645b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R13fe27ef4c00466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R43c2f2edbf7f4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3617c284debc4aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R24546a66595c462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R37fc1d1fb5414e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9afe4b1e50ad4f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1e714d9ac5c44237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb84f9e8d497f4d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R46050aa38461404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2ec1b0fec8e0417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rca6a5f00b00245d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rcc53f70fe9b140e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8117338961364b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Reb159b71aef442df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbe206e1ed03b4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R83286f8eb9854c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf325545dbdba4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R355890ce606244bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R84bef08f7d6d4d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf995f6c014824da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0ba51a942a78408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6c628c7d8ebb4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf51dfc6fadd74857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re6ea511eaa644f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Re7042315d20d433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R766635659902441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re36f9c06a3d14535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R1c767ec4fe0a4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R320a31530d4740cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R5bd907c8b8694428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R535a8272dd664d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R6182c42526754b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R486764e84b244c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R113bf57f120c48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R38ceba8d4f674c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R79ed200a8554425f" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R02b5f4049db240db" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -391,153 +391,153 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfa9a0ae599464f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R82f7fd12b1c74b0b" /></Relationships>
-[...101 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4e27ed8b8373486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc25b4819d1b948dc" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R297eae1d8b554d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra46f619a44694b7d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb404726cd77a4a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea36436946324960" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R17b813b53bd54dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f8bd773912d4990" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd465f0d293704b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R957dd1b2b0ec40b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R575d9d2fb4474f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c318d84b54b482b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8a9794eb45f84027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8bb9ecf7cd174de7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5a2bf4a9bab44e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c738f7893fa43f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf88bb7479b5e4f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R138dbe73c916419b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9db0d347ac1645f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a3d6de1ec594f19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R97593037f9784e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcfb59ca7497d4e9c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R56f9c041341a464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4a4be336fcd4fc8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re194c57d06e6472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6050b38a3df04f95" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3fccf0ede4cf4828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R833328938f7b4448" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4f4d6c667b194597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb412b170c4ff408b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R841a3d1356be44af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbebb6ac6468e4a7a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb29c0fa95f914522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28df4966c13a4a78" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd0417d515b374175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4349fc309cb4667" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R0d8a7930601c4cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c2dfed31e7a4f40" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R2de39344cc9c48fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R858b286b6fd147e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R96582da94f5b4fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84ce2b50043a4cf1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rfc3e29a5e2534dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f26684dd5c6434d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Re680ecc335294c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91f9616dc35e44e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R627ac2c060dd4a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2924577e3c28468e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R05408fa244de401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc69e67cb898d47a5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R1e669378ca0a433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0f08dda12f64b35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R599bd20138a04f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41d3280d6a38497d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R5803033479c44545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra15552297ea14d71" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R4fdf7c9eb0b54bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5dadbe5afb041c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R425636fb60004ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R09332689237e465d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcea33313835149fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69e5d448bed94fd8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R71f732693c3247c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d389db1fb3e4264" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf8c5ef8bda7a43d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R227d6926b7f84fa6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R13b6e241939544ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff314e715ae448e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R812cf75b7af24707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R475a87c873624b35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4bb409500e354642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R46d31f725a0d4e7f" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3821,100 +3821,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9c787ea9866b4c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfcdd5c24ed974f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd00f0d57d2454a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R09d6ced80a704b9e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0e6099af4ad84db8" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R23c4b92db2e04f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R247c04a4572a4075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R70b0af663e724d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc5d5528417e745be" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbc88277e06a046bf" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfcdd5c24ed974f8e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R247c04a4572a4075"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd00f0d57d2454a32"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R70b0af663e724d75"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4940,116 +4940,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R09d6ced80a704b9e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc5d5528417e745be"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2ee3ba7078044dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R852efa4bf7f44d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f0f1b51ba9b41d8" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf633604cb62d431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb4447f6bbde248b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a19de45995944f9" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R852efa4bf7f44d3a"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8f0f1b51ba9b41d8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb4447f6bbde248b7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6a19de45995944f9"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5113,153 +5113,153 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf600c177ca804b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfaa528b14b8f4088" /></Relationships>
-[...101 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R258e4a5ffd1949a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb27efaea8ae843f7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R794d77492f56470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R16cd7fbb67c64c41" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf02607c250cd4b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R7da8988e2b9d4260" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5d82fc7843e455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Raf62fe123d9d48d3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f6c7d06d9ba48ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R0f86655d190c45a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc58f78f2ac64cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rbd1e862ed8c540b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf1c2eeddd304c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R0e2059d72d094c17" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc29a60baa1e944bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R9dc891ede3bd4c6e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8404d41d08384479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R16ce7b6cc439422d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3944250156cc4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R07243cfd459549ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra400641e243e4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R15744a5e37d54dbe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfdd3dde55a724213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R800d87b325f34c24" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re2ad7ba7197a46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R12ad85ddb82d4d50" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R215df0ab3c554b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rd711166872824499" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb735e034f65c41ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R449306cf2c1e4aa3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5a2c882adb94cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rb8b20ea956de43e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raad344c8f4e44a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R969290ec89ff4dd7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e46c0ea1994469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R154312cf2371478d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R090139ee2686463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R43431607fd7e4b85" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18794aa0e4984c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R8ae9bd57fcfa4f0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfff5a39eaee54a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Red98b3b182be4263" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7acc755a95194d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R2efa0371c61e4cd9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7632363e3e61442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R625adb0e41f64f74" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra721ac66bba84e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R71d77159dc0148cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd93304732b545dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rd27fd9f52d7b48cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R681e6bf5f74148d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rb59e8d0c23f54539" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3bf330b6eabc413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rde1e997118b84dc1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a010843953a4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Rd7b55e78d54640c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf2f6362235c485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Rf5907b341b2f4ad3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R615c512c9be34cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R438b7679e9574545" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b9d5de45ed74858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R5527bc95a24144cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c777a38dcb04018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R6dbee95e66844cf0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc6c9ecea9e8042a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R7160baba6acd4bd6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21ba640460a94393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rbc94a804f7794c26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93fa4b292a584b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ra7e716bee8254498" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4978d97de4004208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R810c88d924a7492f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5277,65 +5277,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音第6章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Matthew 6 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5353,183 +5357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:9  |  Matthew 6:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，你們禱告要這樣說： 我們在天上的父： 願人都尊你的名為聖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>After this manner therefore pray ye: Our Father which art in heaven, Hallowed be thy name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5545,183 +5511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:10  |  Matthew 6:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願你的國降臨； 願你的旨意行在地上， 如同行在天上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy kingdom come. Thy will be done in earth, as it is in heaven.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5737,183 +5665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:11  |  Matthew 6:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們日用的飲食，今日賜給我們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Give us this day our daily bread.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5929,183 +5819,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:12  |  Matthew 6:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>免我們的債， 如同我們免了人的債。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And forgive us our debts, as we forgive our debtors.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6121,183 +5973,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:13  |  Matthew 6:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不叫我們遇見試探； 救我們脫離凶惡 。 因為國度、權柄、榮耀，全是你的， 直到永遠。阿們 ！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And lead us not into temptation, but deliver us from evil: For thine is the kingdom, and the power, and the glory, for ever. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6313,183 +6127,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:14  |  Matthew 6:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們饒恕人的過犯，你們的天父也必饒恕你們[的過犯]；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For if ye forgive men their trespasses, your heavenly Father will also forgive you:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6505,183 +6281,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:15  |  Matthew 6:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們不饒恕人的過犯，你們的[天]父也必不饒恕你們的過犯。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if ye forgive not men their trespasses, neither will your Father forgive your trespasses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6697,179 +6435,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:16  |  Matthew 6:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們禁食的時候，不可像那假冒為善的人，臉上帶着愁容；因為他們把臉弄得難看，故意叫人看出他們是禁食。我實在告訴你們，他們已經得了他們的賞賜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover when ye fast, be not, as the hypocrites, of a sad countenance: for they disfigure their faces, that they may appear unto men to fast. Verily I say unto you, They have their reward.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6889,183 +6589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:17  |  Matthew 6:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你禁食的時候，要梳頭洗臉，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou, when thou fastest, anoint thine head, and wash thy face;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7081,183 +6743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:18  |  Matthew 6:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不叫人看出你禁食來，只叫你暗中的父看見；你父在暗中察看，必然報答你。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That thou appear not unto men to fast, but unto thy Father which is in secret: and thy Father, which seeth in secret, shall reward thee openly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7273,183 +6897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:1  |  Matthew 6:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們要小心，不可將善事行在人的面前，故意叫他們看見，若是這樣，就不能得你們天父的賞賜了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Take heed that ye do not your alms before men, to be seen of them: otherwise ye have no reward of your Father which is in heaven.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7465,183 +7051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:19  |  Matthew 6:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「不要為自己積攢財寶在地上；地上有蟲子咬，能銹壞，也有賊挖窟窿來偷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Lay not up for yourselves treasures upon earth, where moth and rust doth corrupt, and where thieves break through and steal:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7657,183 +7205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:20  |  Matthew 6:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只要積攢財寶在天上；天上沒有蟲子咬，不能銹壞，也沒有賊挖窟窿來偷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But lay up for yourselves treasures in heaven, where neither moth nor rust doth corrupt, and where thieves do not break through nor steal:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7849,183 +7359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:21  |  Matthew 6:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你的財寶在哪裏，你的心也在那裏。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For where your treasure is, there will your heart be also.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8041,183 +7513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:22  |  Matthew 6:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「眼睛就是身上的燈。你的眼睛若瞭亮，全身就光明；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The light of the body is the eye: if therefore thine eye be single, thy whole body shall be full of light.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8233,183 +7667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:23  |  Matthew 6:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的眼睛若昏花，全身就黑暗。你裏頭的光若黑暗了，那黑暗是何等大呢！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if thine eye be evil, thy whole body shall be full of darkness. If therefore the light that is in thee be darkness, how great is that darkness!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8425,183 +7821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:24  |  Matthew 6:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「一個人不能事奉兩個主；不是惡這個、愛那個，就是重這個、輕那個。你們不能又事奉神，又事奉瑪門 。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>No man can serve two masters: for either he will hate the one, and love the other; or else he will hold to the one, and despise the other. Ye cannot serve God and mammon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8617,179 +7975,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:25  |  Matthew 6:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「所以我告訴你們，不要為生命憂慮吃甚麼，喝甚麼；為身體憂慮穿甚麼。生命不勝於飲食嗎？身體不勝於衣裳嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore I say unto you, Take no thought for your life, what ye shall eat, or what ye shall drink; nor yet for your body, what ye shall put on. Is not the life more than meat, and the body than raiment?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8809,183 +8129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:26  |  Matthew 6:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們看那天上的飛鳥，也不種，也不收，也不積蓄在倉裏，你們的天父尚且養活牠。你們不比飛鳥貴重得多嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold the fowls of the air: for they sow not, neither do they reap, nor gather into barns; yet your heavenly Father feedeth them. Are ye not much better than they?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9001,183 +8283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:27  |  Matthew 6:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們哪一個能用思慮使壽數多加一刻呢 ？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which of you by taking thought can add one cubit unto his stature?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9193,183 +8437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:28  |  Matthew 6:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>何必為衣裳憂慮呢？你想野地裏的百合花怎麼長起來；它也不勞苦，也不紡線。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And why take ye thought for raiment? Consider the lilies of the field, how they grow; they toil not, neither do they spin:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9385,183 +8591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:2  |  Matthew 6:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，你施捨的時候，不可在你前面吹號，像那假冒為善的人在會堂裏和街道上所行的，故意要得人的榮耀。我實在告訴你們，他們已經得了他們的賞賜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore when thou doest thine alms, do not sound a trumpet before thee, as the hypocrites do in the synagogues and in the streets, that they may have glory of men. Verily I say unto you, They have their reward.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9577,183 +8745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:29  |  Matthew 6:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而我告訴你們，就是所羅門極榮華的時候，他所穿戴的，還不如這花一朵呢！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And yet I say unto you, That even Solomon in all his glory was not arrayed like one of these.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9769,183 +8899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:30  |  Matthew 6:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們這小信的人哪！野地裏的草今天還在，明天就丟在爐裏，神還給它這樣的妝飾，何況你們呢！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore, if God so clothe the grass of the field, which to day is, and to morrow is cast into the oven, shall he not much more clothe you, O ye of little faith?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9961,183 +9053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:31  |  Matthew 6:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，不要憂慮說，吃甚麼？喝甚麼？穿甚麼？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore take no thought, saying, What shall we eat? or, What shall we drink? or, Wherewithal shall we be clothed?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10153,183 +9207,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:32  |  Matthew 6:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這都是外邦人所求的。你們需用的這一切東西，你們的天父是知道的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>(For after all these things do the Gentiles seek:) for your heavenly Father knoweth that ye have need of all these things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10345,183 +9361,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:33  |  Matthew 6:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要先求他的國和他的義，這些東西都要加給你們了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But seek ye first the kingdom of God, and his righteousness; and all these things shall be added unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10537,183 +9515,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:34  |  Matthew 6:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，不要為明天憂慮，因為明天自有明天的憂慮；一天的難處一天當就夠了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Take therefore no thought for the morrow: for the morrow shall take thought for the things of itself. Sufficient unto the day is the evil thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10729,183 +9669,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:3  |  Matthew 6:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你施捨的時候，不要叫左手知道右手所做的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But when thou doest alms, let not thy left hand know what thy right hand doeth:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10921,183 +9823,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:4  |  Matthew 6:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要叫你施捨的事行在暗中。你父在暗中察看，必然報答你 。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That thine alms may be in secret: and thy Father which seeth in secret himself shall reward thee openly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11113,183 +9977,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:5  |  Matthew 6:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們禱告的時候，不可像那假冒為善的人，愛站在會堂裏和十字路口上禱告，故意叫人看見。我實在告訴你們，他們已經得了他們的賞賜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when thou prayest, thou shalt not be as the hypocrites are: for they love to pray standing in the synagogues and in the corners of the streets, that they may be seen of men. Verily I say unto you, They have their reward.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11305,179 +10131,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:6  |  Matthew 6:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你禱告的時候，要進你的內屋，關上門，禱告你在暗中的父；你父在暗中察看，必然報答你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou, when thou prayest, enter into thy closet, and when thou hast shut thy door, pray to thy Father which is in secret; and thy Father which seeth in secret shall reward thee openly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -11497,183 +10285,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:7  |  Matthew 6:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們禱告，不可像外邦人，用許多重複話，他們以為話多了必蒙垂聽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But when ye pray, use not vain repetitions, as the heathen do: for they think that they shall be heard for their much speaking.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11689,183 +10439,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 6:8  |  Matthew 6:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們不可效法他們；因為你們沒有祈求以先，你們所需用的，你們的父早已知道了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be not ye therefore like unto them: for your Father knoweth what things ye have need of, before ye ask him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>