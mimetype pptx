--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -41,114 +41,114 @@
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R82c8ab4681624b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc065a73828ef45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R421e3cb6c0e24e5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb515f95fb3e246ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfe9c556f088d43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3397dc69e2ee4b2f" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0c8c97d2fd094eab"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0b55d75df1894db8"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R418d49ffe91944cf"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R02031e51381444e8"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf217428d5b314ff5"/>
-[...20 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R59388ac2ff2b4d9f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re22f989739c141a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R59145dc04feb4453"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re75c31f3d8944400"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9ff5aceb1da545de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R12e40cd8cf1f4b18"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R33799e16068e4fbe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R4917d909e3574651"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ra244fb221d7a411b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R7d80f0c53fa24395"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Re11e0fdf64f04d63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R837a7e64870b4eec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R059b23c423cd46a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R8f2f149b94c640f1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R27bfc8b61e65489e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R9c1a030825f647c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R58d190f949dd43d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rdff885a128fd4d33"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R630fa3d04be74892"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Ra7d03d32c0154dbf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Red1aebb589704a95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Ra6586910d0c34e7c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R5c28501f90614bb7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R03d8fce7b1914ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0c8c97d2fd094eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R418d49ffe91944cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8e577b57d782486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R61f6262e8c464c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf217428d5b314ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9ed65d24731e44f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2a05e976b7f84524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra540af3debb14c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R924adbccb0594a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R712e904e08b845a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7de6fae342224df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra1761760bbf7415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R02a8a9a81dcc482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R35d812eecb7b48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb261ea131de647cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R520e0c87c1a143c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R67bd466a719c463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdac17238ed93480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb227f18c0aa14e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R84257a0414164379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R79802115ca3c4c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R921e6c7942524bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf0b3d263ac234e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R30a8ecbdcf4e4eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra64ffe8886694698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R59388ac2ff2b4d9f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6386a1f886574177" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R83e4774009a74879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0b55d75df1894db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02031e51381444e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R573f0e42c38d4f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R143073f54aca473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re22f989739c141a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R59145dc04feb4453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re75c31f3d8944400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9ff5aceb1da545de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R12e40cd8cf1f4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R33799e16068e4fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4917d909e3574651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra244fb221d7a411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7d80f0c53fa24395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re11e0fdf64f04d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R837a7e64870b4eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R059b23c423cd46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8f2f149b94c640f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R27bfc8b61e65489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9c1a030825f647c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R58d190f949dd43d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rdff885a128fd4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R630fa3d04be74892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra7d03d32c0154dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Red1aebb589704a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra6586910d0c34e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5c28501f90614bb7" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R02cf5734f73c4367" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -352,114 +352,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra82af23e4f024b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a02bef9294745f8" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re26f48a831234374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ef1ca0bcf6c4f29" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0176a9fb114e4a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7fce545651d5489b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R907ad4419bc245ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94e5972cf0de4839" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3260f47ee52d4626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R438ba97f36bd44e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2a3bb0aaa27742ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda88534e95404d49" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rdf53c04ab0594762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab87e74d5c1f4957" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4278431f6dd040dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0126b3646534ece" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re14c971b19e94a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re23d4405e03f43e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra76c2274b92a4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb527f7a8c4d044cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6973b9d95d3d4c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88cbe1b474b8425e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R38eed6e548c94e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7e28040b9b343c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbeeb9894b8b64851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb531d320e864090" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4a6d36d8b9db49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03292bb0c9a64f23" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R124ea3f7bb684515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1fa7fd83a22741b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7b31006d592d4bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf35a74b313ec44e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R72d1b8f3a3ae4c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra615ce57441b4dc0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3a91b4b0f1c94615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10f270c1bef74632" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1a4e790a7fd34087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf300619f51764f29" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rcea77b0708fa487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcfb3a4c2633d47ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbecefda8ecd84159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra890ca586391483a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4ef7176df8654a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76929007347e481f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2fcb59388a384335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca0d441c95e745cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8cbd2837cb8b44ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb854d01a763e4c8b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2508,100 +2508,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9fe92a9bad8b4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R51933a1158134510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Redbc71b8f98040f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R69f2b0f160624066" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4e8ce72b24724a66" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4e373d41923048f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Reda1b2c76a44483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7a4955cb24c24a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2825e4ca98b44b46" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R49db591ddc484d10" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R51933a1158134510"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Reda1b2c76a44483a"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Redbc71b8f98040f6"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7a4955cb24c24a88"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3627,116 +3627,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R69f2b0f160624066"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2825e4ca98b44b46"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5cbcfa47d86146b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R449a7b346ace41fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2bb6458b3fc4340" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rec00b457562a48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R349a35c2e43c4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra01829a219f4483c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R449a7b346ace41fa"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc2bb6458b3fc4340"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R349a35c2e43c4d78"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra01829a219f4483c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3800,114 +3800,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1eb36b6b10b420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra7611c14f9814071" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72ed1bfd098a4ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0fffd14d731f47b8" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07ae02fdcb614079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6114c3e88b2a4c34" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa0a87e9d61c4525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re5dd85e5c4da4be3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca9d811f6ae24e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R68fac8e2c1684682" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbda848b82d64495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R0b9207731d9b4ac9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9178dda62ba0486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rd6f1ba5dbfb84e53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R237799b1da774183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R2e6caadf73e84ea2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ee2391f74174d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R71403d7d62b14b7e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11a9ecf94d5f4463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R8bc79c12a3454b41" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R536ca3181e894603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rbaf193767fde4ad0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R033a2455283b4a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R03d0a6759b054751" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf261ca1ba9446ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R81a5a2f4bca34641" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R935744b5597a434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R3bb9af299dd740c5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2739015f3bdf4d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R80b63ee953cc4a6d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b943b65d34e4746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Re25bd65870bd42d8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0aa84b59ddf4904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R83cd9cb430e04c63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R487b413d4a1d4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R40ac740baa0f4d29" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5dbcc2dc02b845fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc16c8ffe16244178" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00a1ca62ccab4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rb4734ebaa0df4613" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R91f188895aff46fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R790de879ece44fc7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc9be222909f4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R8c93ae9315524703" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re12c5e225e4942ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R653f716ef40f4b32" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53f0a5b634f24fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3dd207c6cd0e439e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3925,65 +3925,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記第27章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Exodus 27 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4001,179 +4005,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 27:9  |  Exodus 27:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你要做帳幕的院子。院子的南面要用撚的細麻做帷子，長一百肘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt make the court of the tabernacle: for the south side southward there shall be hangings for the court of fine twined linen of an hundred cubits long for one side:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4193,183 +4159,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 27:10  |  Exodus 27:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帷子的柱子要二十根，帶卯的銅座二十個。柱子上的鉤子和杆子都要用銀子做。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the twenty pillars thereof and their twenty sockets shall be of brass; the hooks of the pillars and their fillets shall be of silver.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4385,179 +4313,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 27:11  |  Exodus 27:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>北面也當有帷子，長一百肘，帷子的柱子二十根，帶卯的銅座二十個。柱子上的鉤子和杆子都要用銀子做。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And likewise for the north side in length there shall be hangings of an hundred cubits long, and his twenty pillars and their twenty sockets of brass; the hooks of the pillars and their fillets of silver.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4577,183 +4467,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 27:12  |  Exodus 27:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>院子的西面當有帷子，寬五十肘，帷子的柱子十根，帶卯的座十個。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And for the breadth of the court on the west side shall be hangings of fifty cubits: their pillars ten, and their sockets ten.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4769,183 +4621,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 27:13  |  Exodus 27:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>院子的東面要寬五十肘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the breadth of the court on the east side eastward shall be fifty cubits.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4961,183 +4775,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 27:14  |  Exodus 27:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[門]這邊的帷子要十五肘，帷子的柱子三根，帶卯的座三個。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The hangings of one side of the gate shall be fifteen cubits: their pillars three, and their sockets three.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5153,183 +4929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 27:15  |  Exodus 27:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[門]那邊的帷子也要十五肘，帷子的柱子三根，帶卯的座三個。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And on the other side shall be hangings fifteen cubits: their pillars three, and their sockets three.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5345,179 +5083,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 27:16  |  Exodus 27:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>院子的門當有簾子，長二十肘，要拿藍色、紫色、朱紅色[線]，和撚的細麻，用繡花的手工織成，柱子四根，帶卯的座四個。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And for the gate of the court shall be an hanging of twenty cubits, of blue, and purple, and scarlet, and fine twined linen, wrought with needlework: and their pillars shall be four, and their sockets four.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5537,183 +5237,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 27:17  |  Exodus 27:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>院子四圍一切的柱子都要用銀杆連絡，柱子上的鉤子要用銀做，帶卯的座要用銅做。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All the pillars round about the court shall be filleted with silver; their hooks shall be of silver, and their sockets of brass.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5729,183 +5391,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 27:18  |  Exodus 27:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>院子要長一百肘，寬五十肘，高五肘，帷子要用撚的細麻做，帶卯的座要用銅做。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The length of the court shall be an hundred cubits, and the breadth fifty every where, and the height five cubits of fine twined linen, and their sockets of brass.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5921,183 +5545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 27:1  |  Exodus 27:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你要用皂莢木做壇。這壇要四方的，長五肘，寬五肘，高三肘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt make an altar of shittim wood, five cubits long, and five cubits broad; the altar shall be foursquare: and the height thereof shall be three cubits.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6113,183 +5699,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 27:19  |  Exodus 27:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帳幕各樣用處的器具，並帳幕一切的橛子，和院子裏一切的橛子，都要用銅做。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All the vessels of the tabernacle in all the service thereof, and all the pins thereof, and all the pins of the court, shall be of brass.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6305,183 +5853,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 27:20  |  Exodus 27:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你要吩咐以色列人，把那為點燈搗成的清橄欖油拿來給你，使燈常常點着。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt command the children of Israel, that they bring thee pure oil olive beaten for the light, to cause the lamp to burn always.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6497,183 +6007,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 27:21  |  Exodus 27:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在會幕中法[櫃]前的幔外，亞倫和他的兒子，從晚上到早晨，要在耶和華面前經理這燈。這要作以色列人世世代代永遠的定例。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the tabernacle of the congregation without the vail, which is before the testimony, Aaron and his sons shall order it from evening to morning before the LORD: it shall be a statute for ever unto their generations on the behalf of the children of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6689,183 +6161,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 27:2  |  Exodus 27:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要在壇的四拐角上做四個角，與壇接連一塊，用銅把壇包裹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt make the horns of it upon the four corners thereof: his horns shall be of the same: and thou shalt overlay it with brass.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6881,183 +6315,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 27:3  |  Exodus 27:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要做盆，收去壇上的灰，又做鏟子、盤子、肉鍤子、火鼎；壇上一切的器具都用銅做。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt make his pans to receive his ashes, and his shovels, and his basons, and his fleshhooks, and his firepans: all the vessels thereof thou shalt make of brass.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7073,183 +6469,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 27:4  |  Exodus 27:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要為壇做一個銅網，在網的四角上做四個銅環，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt make for it a grate of network of brass; and upon the net shalt thou make four brasen rings in the four corners thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7265,183 +6623,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 27:5  |  Exodus 27:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>把網安在壇四面的圍腰板以下，使網從下達到壇的半腰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt put it under the compass of the altar beneath, that the net may be even to the midst of the altar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7457,183 +6777,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 27:6  |  Exodus 27:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又要用皂莢木為壇做槓，用銅包裹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt make staves for the altar, staves of shittim wood, and overlay them with brass.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7649,183 +6931,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 27:7  |  Exodus 27:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這槓要穿在壇兩旁的環子內，用以抬壇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the staves shall be put into the rings, and the staves shall be upon the two sides of the altar, to bear it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7841,183 +7085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 27:8  |  Exodus 27:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要用板做壇，壇是空的，都照着在山上指示你的樣式做。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hollow with boards shalt thou make it: as it was shewed thee in the mount, so shall they make it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>