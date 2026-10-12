--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -59,123 +59,123 @@
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb71dfa60c6d74230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5cd3931f18cd4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8031a4d723d645fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rea42855c777b4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5cc48b0892f54167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8a8f9f307474432c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R44213a926713485e"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R284d2f5c015b4d04"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0878d30d2b5145ea"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R68cbb36b74a540f4"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re761c977cc934239"/>
-[...29 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R44e802ed39314bfc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R73464d00666d43fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R41db8eaeb1c24002"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R2343ce5eabe44336"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R72974819a547483d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R6fe62a79a5534565"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R8d808e2440944202"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R09a2e2b941ab49e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R720a71a92008429c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R4a0866240510473d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R832d8e115f08479d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R35acb40a634e450b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb00a6b65cf074d24"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R7b57672872a945e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Ra7414925b37f49fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R1c186133eb404708"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R3757c27722d54320"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rceb2d3adf5f14093"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Re016f5dcab334497"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R91d4adc284cd428b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R74b89eacfca04a2d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Raf2a62fff4fa4754"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rb708cd6af6e74b80"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R3dd1f2c9e2d64abd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R470df0aff5054b4c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rcfe45d1150194d87"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R564e3b84705f4b37"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R0dd2c749e7204ec9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R49aea34f3f7b4227"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rc96a2125bcf5432e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R4efe057ede004f6c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Re7216634d6d14263"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rcc482030b2834cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R44213a926713485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0878d30d2b5145ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb1dd9d6b248a45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2dc2d708d04f4afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re761c977cc934239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Raaa2128603f2493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rda8b67e87c354e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R08c87570e9bb4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R050c893e63b94637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R26cc9630f8394dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3fe6461352094308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5b86e0e238dc47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd651d59df5f747bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rea97f5825d92455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rad749c23485844ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R01f6265c59204170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re78aa21a3ad2413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3254eacaba9041b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6fea12f2f5d64378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6864ce93ac9945ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R46c59775f3344aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R713dec38904e4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R772d0d2a846a43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R11642138a69a4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R023bb40a25374f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R2f4b94705ca843ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R7c57fc848a724727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb7116873495a44f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd16ed5bc75454d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R578473d25cde4b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rd69d51cd640f436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rbe6a5d9680794c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rdcdc4e969a6e413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R7f4ce03efedd4f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R44e802ed39314bfc" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0303db2126b84abf" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R05fc7989ab8140d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R284d2f5c015b4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R68cbb36b74a540f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3cc16dc6e2f14252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R46ea8305319d4a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R73464d00666d43fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R41db8eaeb1c24002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2343ce5eabe44336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R72974819a547483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6fe62a79a5534565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8d808e2440944202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R09a2e2b941ab49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R720a71a92008429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4a0866240510473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R832d8e115f08479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R35acb40a634e450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb00a6b65cf074d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7b57672872a945e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra7414925b37f49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1c186133eb404708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3757c27722d54320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rceb2d3adf5f14093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re016f5dcab334497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R91d4adc284cd428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R74b89eacfca04a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Raf2a62fff4fa4754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb708cd6af6e74b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R3dd1f2c9e2d64abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R470df0aff5054b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rcfe45d1150194d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R564e3b84705f4b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R0dd2c749e7204ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R49aea34f3f7b4227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rc96a2125bcf5432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R4efe057ede004f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Re7216634d6d14263" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2eee61d165ab410b" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -379,141 +379,141 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Redfea6e62d0344f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R641b8dcbc6d74a88" /></Relationships>
-[...89 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R674a94c2201e48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a1e0037912a44dc" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R41386f63275b4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73c205bff53e483d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb8fe90ba2dd74a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd99181e5d0e44d77" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rac74646b0b9640a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1269a01179ad4ca9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rcb1d0f29e55f4da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafa4e53d66fc4132" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra36bce6ed039440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2c23f08d0964878" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb803799290794a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c735b9ef2a54213" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5b0761bedd9e4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd6e6dc69dc741ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R02dfe70acab944bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc0acba7c9bc48f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R90397c61e30649a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf658b99ddba486a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7d1add19cbae4d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d307af1a77c420c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb68d797f732f4cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac5a34786d5240a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf4042d9b08814524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb369d8fade794750" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R531507bf39e5471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R185f54eddfc84c58" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf68e5e26e3aa4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0eeb17ef29cd435a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6eac31fa3dfe4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47bbd1b03f8d48d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R53625de24c3c4835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3b7b127d1354ec4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rec1ccaee7d1a428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra174f334420044cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rf49997f629d34d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37e98879c4694aa4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ree25e4e04ed84f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a224951a1fa4111" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R3ba73757d6cd4c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reefacfb3737e4d04" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rde67443fa0c74e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R287883515d9b4ddb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rc15bc4c1ae504458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc6a3d1b49b549c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8a2852da152d4e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1e5b2ed908a49d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Re36b4534dfde4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5502669682e04c3e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Re89a0b54241d411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8387cd830e64252" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8adce6bc9f6a4269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a5fe33b8cee4854" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc3e4a4aadd654fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63b600a0bb034c47" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R775af5bc85c949ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3969c3c23cd04a20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4745a0c588064598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra68838a6e0a342be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9533369f89c74016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R204dcae6250348ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd2cdc1a2bba246e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42f03aa100be47a7" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3417,100 +3417,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R32d6db32fadf4a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rad9591c9271c4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R70cecc5fb4ec4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5e7aec682ea644d0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra68f1fb76d454dac" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb3f386cd7a1a426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd28ec407240348de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R40fe913167ff4903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rcebd8c6f4293417d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4e5229c8f984420f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rad9591c9271c4cfa"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd28ec407240348de"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R70cecc5fb4ec4079"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R40fe913167ff4903"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4536,116 +4536,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5e7aec682ea644d0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rcebd8c6f4293417d"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0946a2453f0448cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc26223e2693245eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdfa44dec3dbd44f1" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc3ef84f6b29046f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R60e69293a34249e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e3c2405fa6b4515" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc26223e2693245eb"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rdfa44dec3dbd44f1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R60e69293a34249e2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1e3c2405fa6b4515"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4709,141 +4709,141 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56956a2c1d964862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R64d9d80adb5a4512" /></Relationships>
-[...89 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea6d3ecd9e1745f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc5c3abc6ce934671" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e6b7780bca940b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9f9ddd65b98149ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9cc2a914111940da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R16183b5914c44db3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f925cb90050410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rec15e34b23f2438c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5d7f4be4e54475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R165373d07175459c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa58561832a2487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rdbc01c7ac0ae42d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9e54554e7a34cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rb84add8af6fc4d63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd56ef81789094a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R59c369cbd0a74857" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8619a65947e24fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rd2f54ecabbc748b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R706b62a07fd8445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R933f9d2cc7d344f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R901f87739bd24801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R084863622d334a73" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3fdb4940b32049a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R8877a8b58f46453c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52c65e36c45a4f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rcfac62979fce4c77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra93c1e3fc5614742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rb8117d546362403d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbafc7a4572af4ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R15c09308dcbc4d21" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf35154414bed408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R198ca60fb1c0457e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf05128479c64bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R8a9cd4bf4a4e4bd7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0654fa2ea39e4226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Reda9694bcd01435b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94000c746abc4354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R015d901a1bcf48ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccd58943576543cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R9c15cff467164bb4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R526dc0901d1f4630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rce32d3a655cf4a54" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re143c3b646374eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R6bc890f1fd5d40ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbcd6b0bd4d574f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R0c521fd834804f5a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7121975e4d7c4d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rc75d6bbe883743dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0136a1dd24b4fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R4aed94c6a3234372" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7751e195c224d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rb2931af524f146b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40130fc6d7ed4ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Re4bb784fcfb64513" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3348332eba0949d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Reb5101cdc32542da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R049d9c083e4d40be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R6079c9b3527e4155" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9166f0bf234545c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R94be6fef4feb4d9c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab049cd923a84e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rbd8d01fc7d444d5d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R341944bcd5a34730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5dba0a3e659f4ca2" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4861,65 +4861,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記第6章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Exodus 6 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4937,183 +4941,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:9  |  Exodus 6:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西將這話告訴以色列人，只是他們因苦工愁煩，不肯聽他的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses spake so unto the children of Israel: but they hearkened not unto Moses for anguish of spirit, and for cruel bondage.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5129,183 +5095,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:10  |  Exodus 6:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華曉諭摩西說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD spake unto Moses, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5321,183 +5249,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:11  |  Exodus 6:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你進去對埃及王法老說，要容以色列人出他的地。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Go in, speak unto Pharaoh king of Egypt, that he let the children of Israel go out of his land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5513,183 +5403,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:12  |  Exodus 6:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西在耶和華面前說：「以色列人尚且不聽我的話，法老怎肯聽我這拙口笨舌的人呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses spake before the LORD, saying, Behold, the children of Israel have not hearkened unto me; how then shall Pharaoh hear me, who am of uncircumcised lips?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5705,179 +5557,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:13  |  Exodus 6:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華吩咐摩西、亞倫往以色列人和埃及王法老那裏去，把以色列人從埃及地領出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD spake unto Moses and unto Aaron, and gave them a charge unto the children of Israel, and unto Pharaoh king of Egypt, to bring the children of Israel out of the land of Egypt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5897,183 +5711,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:14  |  Exodus 6:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人家長的名字記在下面。以色列長子呂便的兒子是哈諾、法路、希斯倫、迦米；這是呂便的各家。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These be the heads of their fathers’ houses: The sons of Reuben the firstborn of Israel; Hanoch, and Pallu, Hezron, and Carmi: these be the families of Reuben.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6089,183 +5865,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:15  |  Exodus 6:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西緬的兒子是耶母利、雅憫、阿轄、雅斤、瑣轄，和迦南女子的兒子掃羅；這是西緬的各家。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Simeon; Jemuel, and Jamin, and Ohad, and Jachin, and Zohar, and Shaul the son of a Canaanitish woman: these are the families of Simeon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6281,179 +6019,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:16  |  Exodus 6:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未眾子的名字按着他們的後代記在下面：就是革順、哥轄、米拉利。利未一生的歲數是一百三十七歲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these are the names of the sons of Levi according to their generations; Gershon, and Kohath, and Merari: and the years of the life of Levi were an hundred thirty and seven years.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6473,183 +6173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:17  |  Exodus 6:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>革順的兒子按着家室是立尼、示每。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sons of Gershon; Libni, and Shimi, according to their families.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6665,183 +6327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:18  |  Exodus 6:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥轄的兒子是暗蘭、以斯哈、希伯倫、烏薛。哥轄一生的歲數是一百三十三歲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Kohath; Amram, and Izhar, and Hebron, and Uzziel: and the years of the life of Kohath were an hundred thirty and three years.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6857,179 +6481,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:1  |  Exodus 6:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華對摩西說：「現在你必看見我向法老所行的事，使他因我大能的手容以色列人去，且把他們趕出他的地。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then the LORD said unto Moses, Now shalt thou see what I will do to Pharaoh: for with a strong hand shall he let them go, and with a strong hand shall he drive them out of his land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7049,183 +6635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:19  |  Exodus 6:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>米拉利的兒子是抹利和母示；這是利未的家，都按着他們的後代。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Merari; Mahali and Mushi: these are the families of Levi according to their generations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7241,183 +6789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:20  |  Exodus 6:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>暗蘭娶了他父親的妹妹約基別為妻，她給他生了亞倫和摩西。暗蘭一生的歲數是一百三十七歲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Amram took him Jochebed his father’s sister to wife; and she bare him Aaron and Moses: and the years of the life of Amram were an hundred and thirty and seven years.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7433,183 +6943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:21  |  Exodus 6:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以斯哈的兒子是可拉、尼斐、細基利。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Izhar; Korah, and Nepheg, and Zichri.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7625,183 +7097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:22  |  Exodus 6:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>烏薛的兒子是米沙利、以利撒反、西提利。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Uzziel; Mishael, and Elzaphan, and Zithri.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7817,183 +7251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:23  |  Exodus 6:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞倫娶了亞米拿達的女兒，拿順的妹妹，以利沙巴為妻，她給他生了拿答、亞比戶、以利亞撒、以他瑪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Aaron took him Elisheba, daughter of Amminadab, sister of Naashon, to wife; and she bare him Nadab, and Abihu, Eleazar, and Ithamar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8009,183 +7405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:24  |  Exodus 6:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>可拉的兒子是亞惜、以利加拿、亞比亞撒；這是可拉的各家。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Korah; Assir, and Elkanah, and Abiasaph: these are the families of the Korhites.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8201,179 +7559,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:25  |  Exodus 6:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞倫的兒子以利亞撒娶了普鐵的一個女兒為妻，她給他生了非尼哈。這是利未人的家長，都按着他們的家。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Eleazar Aaron’s son took him one of the daughters of Putiel to wife; and she bare him Phinehas: these are the heads of the fathers of the Levites according to their families.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8393,183 +7713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:26  |  Exodus 6:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：「將以色列人按着他們的軍隊從埃及地領出來。」這是對那亞倫、摩西說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These are that Aaron and Moses, to whom the LORD said, Bring out the children of Israel from the land of Egypt according to their armies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8585,183 +7867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:27  |  Exodus 6:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對埃及王法老說要將以色列人從埃及領出來的，就是這摩西、亞倫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These are they which spake to Pharaoh king of Egypt, to bring out the children of Israel from Egypt: these are that Moses and Aaron.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8777,183 +8021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:28  |  Exodus 6:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當耶和華在埃及地對摩西說話的日子，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass on the day when the LORD spake unto Moses in the land of Egypt,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8969,183 +8175,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:2  |  Exodus 6:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神曉諭摩西說：「我是耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And God spake unto Moses, and said unto him, I am the LORD:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9161,183 +8329,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:29  |  Exodus 6:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他向摩西說：「我是耶和華；我對你說的一切話，你都要告訴埃及王法老。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That the LORD spake unto Moses, saying, I am the LORD: speak thou unto Pharaoh king of Egypt all that I say unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9353,183 +8483,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:30  |  Exodus 6:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西在耶和華面前說：「看哪，我是拙口笨舌的人，法老怎肯聽我呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses said before the LORD, Behold, I am of uncircumcised lips, and how shall Pharaoh hearken unto me?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9545,183 +8637,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:3  |  Exodus 6:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我從前向亞伯拉罕、以撒、雅各顯現為全能的神；至於我名耶和華，他們未曾知道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I appeared unto Abraham, unto Isaac, and unto Jacob, by the name of God Almighty, but by my name JEHOVAH was I not known to them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9737,183 +8791,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:4  |  Exodus 6:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我與他們堅定所立的約，要把他們寄居的迦南地賜給他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I have also established my covenant with them, to give them the land of Canaan, the land of their pilgrimage, wherein they were strangers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9929,183 +8945,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:5  |  Exodus 6:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我也聽見以色列人被埃及人苦待的哀聲，我也記念我的約。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I have also heard the groaning of the children of Israel, whom the Egyptians keep in bondage; and I have remembered my covenant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10121,183 +9099,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:6  |  Exodus 6:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以你要對以色列人說：『我是耶和華；我要用伸出來的膀臂重重地刑罰埃及人，救贖你們脫離他們的重擔，不做他們的苦工。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore say unto the children of Israel, I am the LORD, and I will bring you out from under the burdens of the Egyptians, and I will rid you out of their bondage, and I will redeem you with a stretched out arm, and with great judgments:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10313,179 +9253,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:7  |  Exodus 6:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要以你們為我的百姓，我也要作你們的神。你們要知道我是耶和華－你們的神，是救你們脫離埃及人之重擔的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will take you to me for a people, and I will be to you a God: and ye shall know that I am the LORD your God, which bringeth you out from under the burdens of the Egyptians.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10505,183 +9407,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出埃及記 6:8  |  Exodus 6:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我起誓應許給亞伯拉罕、以撒、雅各的那地，我要把你們領進去，將那地賜給你們為業。我是耶和華。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will bring you in unto the land, concerning the which I did swear to give it to Abraham, to Isaac, and to Jacob; and I will give it you for an heritage: I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>