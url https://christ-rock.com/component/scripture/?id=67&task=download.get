--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -59,123 +59,123 @@
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R285ec550bb2f400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R34877d1cbbab47aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R79edb6d64295489c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbeae3b569819426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd98e7aa7460e4611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R364b9ab984c34f40" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1f23901e1a644336"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf9463452c6584ded"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R74d75069647e474d"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1a8916892ded418c"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0526fb4b22434f70"/>
-[...29 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rc4e305a9de694b00"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9d417bb0569e4f38"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R8f3f63c020f444b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rb06b927b6076474d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R530f86d0614444bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R4c1074da30f44087"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R924b9dd53a054b6b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R43be67e82f4e4e96"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R708c5fe2bf8b449a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R91b02bc7da8d444e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R97e7024afd854b97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R487e446a74e14b0a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R5a41ed76282e46df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R92c707fe094f4799"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R90ca96f171ea4231"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R3e719ec973dd4f66"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rd9355198a41d407b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rccbb36f4ed45428b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R970539cb38534f19"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R9fb55cf3b82c4254"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Re5aad85bb8f24cf1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Red4931f8175d4563"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R1599458e44694744"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Re7c8358d082f493c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rda24020837be45f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Ra33c8bcb0bdf49fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R3e2dc52fa8054204"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R572a6f49dbfd4689"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Ra85a01cec6904157"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R5afe2251b1274c74"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R6b64ef523d6549eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Redc640a9c66e4526"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Red39e525fc034fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1f23901e1a644336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74d75069647e474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5d447514e435479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rbc0bc4405ed74b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0526fb4b22434f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R56e148b6e3e34621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf29dc829d0df46db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R234c4deca6314bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re7d305184e4944b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R378d6c8583f646c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R89af39bb4616444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfe58c8b4f3174d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R62cfff37ed5a407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rad2cc64d70a34b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Reab25781a0e84da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7dfff7ca74094f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb244ea7fe6a645cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R38b974c7acfd44b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7f75813310da4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R62e7bdf111ef46e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2a7d92dbd4824af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R51ed2285b9994bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd432344ade2e49b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R308441b96d354beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R29f977ad2b524c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd40e1267ed6a4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb6505aa71c724e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc19a3c6d4292474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rbf8c600711374954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R57ea74b17e19459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R256ad65d12c24561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R21aac40048ef48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R144e7ebcc319448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rfc39c2c9d4a54dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rc4e305a9de694b00" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8933b5173f16422e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8b656c223a774dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf9463452c6584ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a8916892ded418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R43fed212517a43b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R47ac4446fdf144db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9d417bb0569e4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8f3f63c020f444b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb06b927b6076474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R530f86d0614444bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4c1074da30f44087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R924b9dd53a054b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R43be67e82f4e4e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R708c5fe2bf8b449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R91b02bc7da8d444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R97e7024afd854b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R487e446a74e14b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5a41ed76282e46df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R92c707fe094f4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R90ca96f171ea4231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3e719ec973dd4f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd9355198a41d407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rccbb36f4ed45428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R970539cb38534f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9fb55cf3b82c4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re5aad85bb8f24cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Red4931f8175d4563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1599458e44694744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re7c8358d082f493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rda24020837be45f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Ra33c8bcb0bdf49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R3e2dc52fa8054204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R572a6f49dbfd4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Ra85a01cec6904157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R5afe2251b1274c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R6b64ef523d6549eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Redc640a9c66e4526" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf327345154964996" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -379,141 +379,141 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R257d959ad912494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc06c5cbceeb04733" /></Relationships>
-[...89 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb5e774a5e73440ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7a5413631e04d08" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R33953ceb986d49da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab1b6f30f489439f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc45b1f040e5341ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b8b4efdce3246d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R51acbb63382843c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75caae8a44fe4860" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rbb0f9b37dc62481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7b8bdf2e2c44c72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd9a999f5c0234b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3566746153bf47c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R54d84a9d8b794fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8cac27e353140d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R344c272035b84b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7295f99fea2242e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R81c24e1cd2544618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b6e0ef9650e4092" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R004867701f7c4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7723eba2c6f44796" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb69c886ae1e84b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd117789ea20a44e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6b48b94195604f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5493746268f4c35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf4eb5dc73fa848f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d28d25b07764427" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R4af832049b5a4ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc560860c95584f69" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R238685bd9c814868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6109280c3e3246b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd4fcb1ed41594c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5927013decb944d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R41b443cf58c14777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f0f4f8ad18343dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R32ce58eb82c445e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re411cb6eace147ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Re0f97a2f0ff94eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc0d10d54ef234142" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rfdc3c1f965ce4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67258e58389945bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R4bf63a55c3664dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8ce9c2680384b26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R85f37388765d4b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ee7d750ae2a4f21" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R5930605925434a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd81409fa5a6438b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdf198232390a45c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6fb9dea3f2c244e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R043393fb44ac4018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R776db7c4a0244090" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R05180a1deefb41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50f4f4a79e294af5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R57bd4c03f8c04fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra63cdd7d689543e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R77d7e1efea4d4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra46f5688163344b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R916184211c654973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra454cc35ea98439d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdaa1ea3f316641f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d984858bb814fa7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3ee30a8640834506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5d31949d7c84381" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re472463d9793423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1e3d8a9ec144636" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3417,100 +3417,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb3d5526d7761410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4c52f4125ca74457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1c88a25a054b4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R672c310c3a90444a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rad900df60b074dcf" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7582b2ee7b0642f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R72aed003c9694ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1b51e1c95383484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R50144fd60f4c4170" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R90783352f9d04932" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4c52f4125ca74457"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R72aed003c9694ae5"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1c88a25a054b4818"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1b51e1c95383484f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4536,116 +4536,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R672c310c3a90444a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R50144fd60f4c4170"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R31ceb64e7fab4695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd55a14db099e4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23601e7cc7eb4169" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb311b546db954b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R653c4306f3684acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62ab497175a84752" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd55a14db099e4b4b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R23601e7cc7eb4169"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R653c4306f3684acf"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R62ab497175a84752"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4709,141 +4709,141 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4fa29a54232d4124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb1a2d97159e94ee2" /></Relationships>
-[...89 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42e76076b16f4801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6762a21d96fb42ef" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R758a1083a4e64db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbb3875868e834fcc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R225749bc461e4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R46e591e48dce42f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42b642d862db400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R8b4f90d8a1834f63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R702d6ff97cfb4c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rbea7523921974797" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R723a8793d2be41b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R4a69518fbb9b42ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R832824398a964a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rafb77c4365c84c13" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65b7d7d0f0fd4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R03729d2902624eae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4251db17d9a42eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R86b010ca35334e5d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rffaccbe0b5734ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R206ba7f938fb495f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3114c50361a44df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R0d07745bbf2e49fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfccf0215927a4ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rc080ff2553bf4e7f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb400e079d5254108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R4fe67bd4fbcd48af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc96e558b24224cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R76ef9cf7dc894ded" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb29664a90964937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Ref07edfd72304743" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e945d86d4ce4343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R207cd01f8f7d4d6c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9169f91c2e64e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rf88dc835e15a4f65" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb44698fe75c64864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rb7820b5e1c954bb9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8965ccd972774801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rf4861bc9841e4c3c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c4471c4300c4c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Recdd1689aa4b4939" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64633768e24e422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rb5e26ae22d0140a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27deb0a77a224d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R58c4a10d992c4280" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4f07c9cd5534a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R35526240943240a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61f3f81989ea418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R0aecb358d93a4b9d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d488dfcecc24d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rae638123e5ff433f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf321bc52f04b4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R8fadba8a279043f1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32055381a69743cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R04029f70cc5442f3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29f706818f0a4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R35902a32fcbc4f15" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2273b1563e24cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R52bddd677d9a45d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29fb082562344634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R295cb16cd17940b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ebfe2b247fc4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R9c4e35b26d8d4c7b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb62818051f74140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R14859eb3c1954e7c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4861,65 +4861,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音第11章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Matthew 11 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4937,183 +4941,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:9  |  Matthew 11:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們出去究竟是為甚麼？是要看先知嗎？我告訴你們，是的，他比先知大多了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But what went ye out for to see? A prophet? yea, I say unto you, and more than a prophet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5129,183 +5095,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:10  |  Matthew 11:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[經上]記着說：『我要差遣我的使者在你前面預備道路』，所說的就是這個人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this is he, of whom it is written, Behold, I send my messenger before thy face, which shall prepare thy way before thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5321,179 +5249,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:11  |  Matthew 11:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我實在告訴你們，凡婦人所生的，沒有一個興起來大過施洗約翰的；然而天國裏最小的比他還大。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Verily I say unto you, Among them that are born of women there hath not risen a greater than John the Baptist: notwithstanding he that is least in the kingdom of heaven is greater than he.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5513,183 +5403,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:12  |  Matthew 11:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從施洗約翰的時候到如今，天國是努力進入的，努力的人就得着了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And from the days of John the Baptist until now the kingdom of heaven suffereth violence, and the violent take it by force.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5705,183 +5557,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:13  |  Matthew 11:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為眾先知和律法說預言，到約翰為止。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For all the prophets and the law prophesied until John.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5897,183 +5711,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:14  |  Matthew 11:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們若肯領受，這人就是那應當來的以利亞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if ye will receive it, this is Elias, which was for to come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6089,183 +5865,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:15  |  Matthew 11:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有耳可聽的，就應當聽！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that hath ears to hear, let him hear.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6281,183 +6019,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:16  |  Matthew 11:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我可用甚麼比這世代呢？好像孩童坐在街市上招呼同伴，說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But whereunto shall I liken this generation? It is like unto children sitting in the markets, and calling unto their fellows,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6473,183 +6173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:17  |  Matthew 11:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們向你們吹笛， 你們不跳舞； 我們向你們舉哀， 你們不捶胸。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And saying, We have piped unto you, and ye have not danced; we have mourned unto you, and ye have not lamented.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6665,183 +6327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:18  |  Matthew 11:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰來了，也不吃也不喝，人就說他是被鬼附着的；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For John came neither eating nor drinking, and they say, He hath a devil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6857,183 +6481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:1  |  Matthew 11:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌吩咐完了十二個門徒，就離開那裏，往各城去傳道、教訓人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, when Jesus had made an end of commanding his twelve disciples, he departed thence to teach and to preach in their cities.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7049,183 +6635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:19  |  Matthew 11:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人子來了，也吃也喝，人又說他是貪食好酒的人，是稅吏和罪人的朋友。但智慧之子總以智慧為是 。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The Son of man came eating and drinking, and they say, Behold a man gluttonous, and a winebibber, a friend of publicans and sinners. But wisdom is justified of her children.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7241,183 +6789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:20  |  Matthew 11:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌在諸城中行了許多異能，那些城的人終不悔改，就在那時候責備他們，說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then began he to upbraid the cities wherein most of his mighty works were done, because they repented not:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7433,179 +6943,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:21  |  Matthew 11:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「哥拉汛哪，你有禍了！伯賽大啊，你有禍了！因為在你們中間所行的異能，若行在泰爾、西頓，他們早已披麻蒙灰悔改了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Woe unto thee, Chorazin! woe unto thee, Bethsaida! for if the mighty works, which were done in you, had been done in Tyre and Sidon, they would have repented long ago in sackcloth and ashes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7625,183 +7097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:22  |  Matthew 11:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我告訴你們，當審判的日子，泰爾、西頓所受的，比你們還容易受呢！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I say unto you, It shall be more tolerable for Tyre and Sidon at the day of judgment, than for you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7817,179 +7251,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:23  |  Matthew 11:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>迦百農啊，你已經升到天上，將來必墜落陰間；因為在你那裏所行的異能，若行在所多瑪，它還可以存到今日。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou, Capernaum, which art exalted unto heaven, shalt be brought down to hell: for if the mighty works, which have been done in thee, had been done in Sodom, it would have remained until this day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8009,183 +7405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:24  |  Matthew 11:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我告訴你們，當審判的日子，所多瑪所受的，比你還容易受呢！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I say unto you, That it shall be more tolerable for the land of Sodom in the day of judgment, than for thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8201,179 +7559,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:25  |  Matthew 11:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，耶穌說：「父啊，天地的主，我感謝你！因為你將這些事向聰明通達人就藏起來，向嬰孩就顯出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>At that time Jesus answered and said, I thank thee, O Father, Lord of heaven and earth, because thou hast hid these things from the wise and prudent, and hast revealed them unto babes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8393,183 +7713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:26  |  Matthew 11:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>父啊，是的，因為你的美意本是如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even so, Father: for so it seemed good in thy sight.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8585,179 +7867,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:27  |  Matthew 11:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一切所有的，都是我父交付我的；除了父，沒有人知道子；除了子和子所願意指示的，沒有人知道父。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All things are delivered unto me of my Father: and no man knoweth the Son, but the Father; neither knoweth any man the Father, save the Son, and he to whomsoever the Son will reveal him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8777,183 +8021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:28  |  Matthew 11:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡勞苦擔重擔的人可以到我這裏來，我就使你們得安息。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Come unto me, all ye that labour and are heavy laden, and I will give you rest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8969,183 +8175,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:2  |  Matthew 11:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰在監裏聽見基督所做的事，就打發[兩個]門徒去，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now when John had heard in the prison the works of Christ, he sent two of his disciples,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9161,183 +8329,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:29  |  Matthew 11:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我心裏柔和謙卑，你們當負我的軛，學我的樣式；這樣，你們心裏就必得享安息。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Take my yoke upon you, and learn of me; for I am meek and lowly in heart: and ye shall find rest unto your souls.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9353,183 +8483,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:30  |  Matthew 11:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我的軛是容易的，我的擔子是輕省的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For my yoke is easy, and my burden is light.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9545,183 +8637,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:3  |  Matthew 11:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>問他說：「那將要來的是你嗎？還是我們等候別人呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And said unto him, Art thou he that should come, or do we look for another?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9737,183 +8791,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:4  |  Matthew 11:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌回答說：「你們去，把所聽見、所看見的事告訴約翰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus answered and said unto them, Go and shew John again those things which ye do hear and see:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9929,183 +8945,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:5  |  Matthew 11:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是瞎子看見，瘸子行走，長大痲瘋的潔淨，聾子聽見，死人復活，窮人有福音傳給他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The blind receive their sight, and the lame walk, the lepers are cleansed, and the deaf hear, the dead are raised up, and the poor have the gospel preached to them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10121,183 +9099,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:6  |  Matthew 11:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡不因我跌倒的就有福了！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And blessed is he, whosoever shall not be offended in me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10313,183 +9253,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:7  |  Matthew 11:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們走的時候，耶穌就對眾人講論約翰說：「你們從前出到曠野是要看甚麼呢？要看風吹動的蘆葦嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And as they departed, Jesus began to say unto the multitudes concerning John, What went ye out into the wilderness to see? A reed shaken with the wind?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10505,183 +9407,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 11:8  |  Matthew 11:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們出去到底是要看甚麼？要看穿細軟[衣服]的人嗎？那穿細軟[衣服]的人是在王宮裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But what went ye out for to see? A man clothed in soft raiment? behold, they that wear soft clothing are in kings’ houses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>