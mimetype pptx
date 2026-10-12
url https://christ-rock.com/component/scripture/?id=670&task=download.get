--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -57,122 +57,122 @@
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2dc99baebeb049c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra194a32eae8b4d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0821db8a52654c6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf25ce2cb5f094504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6967cd2fb2e2428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5e7529a653024d1b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R257cd92828fb4ee5"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf0f9bbe44204475e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re5bf353ba62d4ccb"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R30da29cc87f34d99"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf6a9144a40dc4135"/>
-[...28 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rc7933e5dafb94a3e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R48cfd84b733c4ed2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc80d3b179b4e4dfd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rac041854f0734761"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R779b60284697438b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R86eb066f19344423"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R5a02a518a48f4202"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Raede5d143b2b414c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rfcd74e6dbda945d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R9ec54517c60c463e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R16aa5722f72648c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Re3d1ffb93a5c4ae1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R9fd646675a2041b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R5367b91aa7f24340"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rb61420af1bae4fb8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rc47849affdc94f7e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R35c1116cc36a4aab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Ra43eefd6aa874845"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R56cc85224f0d4b34"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rca0ffa9830a04cab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R42b6ab041f2f4fe3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R3742f1a3e5a54df6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rad1037fdd0ea4404"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Re48f16ff92d44825"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R28d637b909564ec6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Re10e525c4a4641d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Re2cd76c355f14ec8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R5333d999c5174096"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rfb9c9e3678884002"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R71d4f9997b504cb9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R77d5488e9dd34c16"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R564f2720cf054d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R257cd92828fb4ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5bf353ba62d4ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd8ad8026a3dd4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb0e14c1363d3409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf6a9144a40dc4135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R49e10cf1205e4d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb377f65749354fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re88cca36cbfc4c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5f1399940c99416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd3cb58203dd44435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4c814e5439244322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3ad0243ba3e647b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R001de8dc8ebe4efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4c0ccaa2ffba4a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R008abe023c964eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R97d36ecdb71740e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd93313e0745149e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R834a58076d004639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R72f3a47015d8474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6b2b00e22d634088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R734d0065c73b45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf79886059ad34622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8b2d8f70234f4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R13c8882f6ec54b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R802c6982f6f0424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8dacf6005f7b486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R0ba3a18fcd814d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0533d333136b4656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rce04b8848e7f4984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R7aa1f64995414d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rc53391fc8c3746a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rc53706420a50473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Ra86c06c2ccb1479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rc7933e5dafb94a3e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4487c1c09866431e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc9411cd2607244ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf0f9bbe44204475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R30da29cc87f34d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0e74ee639d584fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R28aedf3d1f7a4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R48cfd84b733c4ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc80d3b179b4e4dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rac041854f0734761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R779b60284697438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R86eb066f19344423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5a02a518a48f4202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Raede5d143b2b414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfcd74e6dbda945d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9ec54517c60c463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R16aa5722f72648c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re3d1ffb93a5c4ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9fd646675a2041b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5367b91aa7f24340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb61420af1bae4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc47849affdc94f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R35c1116cc36a4aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra43eefd6aa874845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R56cc85224f0d4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rca0ffa9830a04cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R42b6ab041f2f4fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3742f1a3e5a54df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rad1037fdd0ea4404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re48f16ff92d44825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R28d637b909564ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Re10e525c4a4641d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re2cd76c355f14ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R5333d999c5174096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rfb9c9e3678884002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R71d4f9997b504cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R77d5488e9dd34c16" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb871a25010fd4dc3" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -376,138 +376,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re9853a41df174112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1cb8d6471e2d4894" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0370c0f19fe84575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf933f12cffbb4cec" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5a27d1050b2d43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5aeebb566e6246b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R09e37ba86f3742ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R367682838eb74af6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R13b4e4ec153a48c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d7162e3e7c1495c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re2039581c82b4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb3f7399ba0564a81" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2738e51dff494860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdbb62c0b10c34534" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R949b3f5ac0bd463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05c7b2f4334548eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R872d8e8cb994406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd501cd55afe944aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rce9b24b762954327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R68067a0a61c34206" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8e6e341d24f94ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4000fe399694c5d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0e5875d254574415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77e87d98f3d54456" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R5464fd015f82433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ae5416ecfec4b70" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R97d1d98e91ee4090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R312e0c281e874c59" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R73d5d00ed85140f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72d03e32081148d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rcf68faba5b8241a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91ccf615cc294bbd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5207e606799a43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8e6b8bf480e42c0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R09fdb712ebe64f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d4274b237a14540" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R60549e814a7e46b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd66312ee0cef428f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb3e96a38499a4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b2ef22000a8472e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra8677a46e4ca4b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2cce4c2042ae45c4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Ra4f136a7541941ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b7fc860e0954994" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R1ea5b54ea6b0436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e4c9929ad754db6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R86bbb8b5a2c74965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra332363b54ee41dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R20bc6b2857fd4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3b909d0227a4e5a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R7824467079c24815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c3b403197fe4588" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcd37dc52af85433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34d9cbc7201942a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R81eda92fb6474b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4091554ed9af4f11" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6f5b96f2b1f24a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ee79bcaf2664eaf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb614e6ccd58e449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab5084ad5e764027" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3ff22d7c35f5451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78585b5985884a55" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1a9b221895cf4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd61f26c255b345cc" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3316,100 +3316,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R708eccb9212341ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R60688b104ed74d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd7f7c41ce91343e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7880a9ced2fe4a0c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb96e6a9514334e48" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfb845e5b342e4952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R2b1148ce16c0408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3c532a4a9d614868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4de82e7460454c97" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf8fe9b864d944ca5" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R60688b104ed74d50"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2b1148ce16c0408f"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd7f7c41ce91343e4"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3c532a4a9d614868"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4435,116 +4435,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7880a9ced2fe4a0c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4de82e7460454c97"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6c0270451daf400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R78a1dfadea304261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8fe0187e95514955" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R54ac2c49e68b406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re566ac21415f4bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra500b6bec28947fe" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R78a1dfadea304261"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8fe0187e95514955"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re566ac21415f4bc7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra500b6bec28947fe"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4608,138 +4608,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf517e2a6f63b4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9dcd7f4834f74c35" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e1ec42e58f544b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8781c52c41234d39" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb3053462e35f4d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1dee7e0bfdea4eaa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f41d290bd7e47b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rcaeb2fc05a8d4e35" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5b5ceb2514e4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rc510822db33f49a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d6d621137d74b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R21f93e4723ec4a4a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d67bf51cc894a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R95f12cbff9544f5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb17a5fd5d9ab4f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R2e3382275b664057" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R190fff1a92d44144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R2ffa0f34cb2a4c7d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7bf4e7ee7d345c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R4122ff90147b401a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcc2c2affb6474280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Redee9fafa7394f03" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd358a79b35e4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R44391e72a75241b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1145dfefa5de4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Ra927354420b54803" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb16cc380c31f4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rfc442b08792c4a05" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca65aedf6e484789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rffbda9a743464a01" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R66d784e77b9a475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R9e145935ee824662" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R536ef55d01564744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R6b249d950f664f2c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R215637d86c614791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R1e0dd49b3ee34a9d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc12855c146714b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R876f953945fc4720" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb818ff99ea54888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rfa6eac85db8843ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R99453a6239574abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R52ad7ea2ff21468e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f2c038407cc4692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R0076afdd299e4beb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8810707a1ea44b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R14f583f5a4d14630" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69c3a17e34304da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R66dec524becc4cd8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R77840399a71c4e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R4d9769e4d1d341e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R564d6f71610f464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rff18986e86364549" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70312d2a41d8424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Re2a63deceb2a494b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R06b2768f700d41ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rd1790ef0e8f64f2d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ceddafb2da94334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rfb01c39a4cf14eaf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5640347bde3f4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R5b04ade0b8c047f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78a60601d9be46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R7850fd4fb1cb4d2d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reed1fc8fc49c4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0eef5a7479d24f0a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4757,65 +4757,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記第34章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Numbers 34 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4833,183 +4837,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:9  |  Numbers 34:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又通到西斐崙，直到哈薩‧以難。這要作你們的北界。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the border shall go on to Ziphron, and the goings out of it shall be at Hazar-enan: this shall be your north border.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5025,183 +4991,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:10  |  Numbers 34:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們要從哈薩‧以難劃到示番為東界。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye shall point out your east border from Hazar-enan to Shepham:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5217,183 +5145,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:11  |  Numbers 34:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這界要從示番下到亞延東邊的利比拉，又要達到基尼烈湖的東邊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the coast shall go down from Shepham to Riblah, on the east side of Ain; and the border shall descend, and shall reach unto the side of the sea of Chinnereth eastward:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5409,183 +5299,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:12  |  Numbers 34:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這界要下到約旦河，通到鹽海為止。這四圍的邊界以內，要作你們的地。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the border shall go down to Jordan, and the goings out of it shall be at the salt sea: this shall be your land with the coasts thereof round about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5601,179 +5453,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:13  |  Numbers 34:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西吩咐以色列人說：「這地就是耶和華吩咐拈鬮給九個半支派承受為業的；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses commanded the children of Israel, saying, This is the land which ye shall inherit by lot, which the LORD commanded to give unto the nine tribes, and to the half tribe:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5793,183 +5607,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:14  |  Numbers 34:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為呂便支派和迦得支派按着宗族受了產業，瑪拿西半個支派也受了產業。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the tribe of the children of Reuben according to the house of their fathers, and the tribe of the children of Gad according to the house of their fathers, have received their inheritance; and half the tribe of Manasseh have received their inheritance:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5985,183 +5761,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:15  |  Numbers 34:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這兩個半支派已經在耶利哥對面、約旦河東、向日出之地受了產業。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The two tribes and the half tribe have received their inheritance on this side Jordan near Jericho eastward, toward the sunrising.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6177,183 +5915,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:16  |  Numbers 34:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華曉諭摩西說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD spake unto Moses, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6369,183 +6069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:17  |  Numbers 34:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「要給你們分地為業之人的名字是祭司以利亞撒和嫩的兒子約書亞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These are the names of the men which shall divide the land unto you: Eleazar the priest, and Joshua the son of Nun.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6561,183 +6223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:18  |  Numbers 34:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又要從每支派中選一個首領幫助他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye shall take one prince of every tribe, to divide the land by inheritance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6753,183 +6377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:1  |  Numbers 34:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華曉諭摩西說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD spake unto Moses, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6945,183 +6531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:19  |  Numbers 34:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些人的名字：猶大支派有耶孚尼的兒子迦勒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the names of the men are these: Of the tribe of Judah, Caleb the son of Jephunneh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7137,183 +6685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:20  |  Numbers 34:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西緬支派有亞米忽的兒子示母利。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And of the tribe of the children of Simeon, Shemuel the son of Ammihud.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7329,183 +6839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:21  |  Numbers 34:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>便雅憫支派有基斯倫的兒子以利達。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of the tribe of Benjamin, Elidad the son of Chislon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7521,183 +6993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:22  |  Numbers 34:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但支派有一個首領，約利的兒子布基。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the prince of the tribe of the children of Dan, Bukki the son of Jogli.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7713,183 +7147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:23  |  Numbers 34:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟的子孫瑪拿西支派有一個首領，以弗的兒子漢聶。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The prince of the children of Joseph, for the tribe of the children of Manasseh, Hanniel the son of Ephod.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7905,183 +7301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:24  |  Numbers 34:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以法蓮支派有一個首領，拾弗但的兒子基母利。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the prince of the tribe of the children of Ephraim, Kemuel the son of Shiphtan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8097,183 +7455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:25  |  Numbers 34:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西布倫支派有一個首領，帕納的兒子以利撒番。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the prince of the tribe of the children of Zebulun, Elizaphan the son of Parnach.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8289,183 +7609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:26  |  Numbers 34:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以薩迦支派有一個首領，阿散的兒子帕鐵。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the prince of the tribe of the children of Issachar, Paltiel the son of Azzan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8481,183 +7763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:27  |  Numbers 34:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞設支派有一個首領，示羅米的兒子亞希忽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the prince of the tribe of the children of Asher, Ahihud the son of Shelomi.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8673,183 +7917,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:28  |  Numbers 34:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿弗他利支派有一個首領，亞米忽的兒子比大黑。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the prince of the tribe of the children of Naphtali, Pedahel the son of Ammihud.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8865,179 +8071,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:2  |  Numbers 34:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你吩咐以色列人說：你們到了迦南地，就是歸你們為業的迦南四境之地，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Command the children of Israel, and say unto them, When ye come into the land of Canaan; (this is the land that shall fall unto you for an inheritance, even the land of Canaan with the coasts thereof:)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9057,183 +8225,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:29  |  Numbers 34:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些人就是耶和華所吩咐、在迦南地把產業分給以色列人的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These are they whom the LORD commanded to divide the inheritance unto the children of Israel in the land of Canaan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9249,183 +8379,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:3  |  Numbers 34:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>南角要從尋的曠野，貼着以東的邊界；南界要從鹽海東頭起，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then your south quarter shall be from the wilderness of Zin along by the coast of Edom, and your south border shall be the outmost coast of the salt sea eastward:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9441,183 +8533,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:4  |  Numbers 34:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>繞到亞克拉濱坡的南邊，接連到尋，直通到加低斯‧巴尼亞的南邊，又通到哈薩‧亞達，接連到押們，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And your border shall turn from the south to the ascent of Akrabbim, and pass on to Zin: and the going forth thereof shall be from the south to Kadesh-barnea, and shall go on to Hazar-addar, and pass on to Azmon:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9633,183 +8687,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:5  |  Numbers 34:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從押們轉到埃及小河，直通到海為止。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the border shall fetch a compass from Azmon unto the river of Egypt, and the goings out of it shall be at the sea.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9825,183 +8841,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:6  |  Numbers 34:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「西邊要以大海為界；這就是你們的西界。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And as for the western border, ye shall even have the great sea for a border: this shall be your west border.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10017,183 +8995,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:7  |  Numbers 34:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「北界要從大海起，劃到何珥山，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And this shall be your north border: from the great sea ye shall point out for you mount Hor:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10209,183 +9149,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 34:8  |  Numbers 34:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從何珥山劃到哈馬口，通到西達達，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>From mount Hor ye shall point out your border unto the entrance of Hamath; and the goings forth of the border shall be to Zedad:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>