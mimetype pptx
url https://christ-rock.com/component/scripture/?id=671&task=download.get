--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -111,149 +111,149 @@
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3beb6503c33f46e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1e9ccc4096d64da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rddbce1d825b74796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Raebda2406bdc4de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1b6bf84c69f847ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8e153631741147c2" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0e8b7fa1ddd04f44"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3ed89965f90d4a85"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra866ef5749944fc1"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4bf56be7ff7d4204"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc6ba6635d73d4261"/>
-[...55 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="312" r:id="R24a9f88f594a431a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1e7a0243a2cb4341"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R035fc218020b43a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1f7ebc24507b451c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Re2ca8424d85942f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R9cd3115a01474406"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R06fe8f0eae764f3d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R13094aa98c1f4c53"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R5ea86df1f43f44a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Ra72e3ad4989f4f48"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R5d5b0fb517cf4dd5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rd0921c9c4ad04fe1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rf76347a6b95e425b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R186feae622f24dd9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R5bba34394d5c4239"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re2731e4f2b6e4bef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R3d4d7ffb5a2846cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R2707920261144bb0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rf7954d3b459f44e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rdb44fd7625e94e32"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R1ead9f1bcedf4367"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R734253569669493e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R394db08306c34c56"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R301b3cf239dd4ea8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rc8272fe49ba747a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R6081aa9f74004813"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R26ab6cde041b422a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R01ace8c80d5a4e30"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rd5bfb9166962494d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rfcf36d20c5a049a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R85d5ca77a9564920"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R35c4d5ba09b34195"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rce3c9590708e4f7e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R50fc1475d0174026"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R4ac15c3c09e243e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="Ra0d7a9fca75b427c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R1af6a717202e4fe3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R05f8cf1484cc4ccd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="Re1d88ae74ed043d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="Rd7b2a83d7c404e70"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R5bb3e167057b4681"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="Rb0e220ac2a634974"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R4fc5ba6923404016"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="Rcc9c684689af4c64"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="Ra7b0a619b76148d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="Rf66d0bd93fc54029"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="R345a6c5e8b7c4397"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="Rd132083bd6a14911"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="303" r:id="R7b1e32a16289440f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="304" r:id="Refd5a967761f4406"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="305" r:id="Rc0e4684d70ea4c89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="306" r:id="R7269010e19804bd1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="307" r:id="Rcd2d5e1a124446d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="308" r:id="Raffb6e04b55c48fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="309" r:id="R208fe80f27634f2d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="310" r:id="R452156b2fa1a43db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="311" r:id="R66625cf19af5490d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="312" r:id="R8a64b8ab610b4d0a"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0b81f48eff994313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0e8b7fa1ddd04f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra866ef5749944fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1a0239489e224ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6c904969918f451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc6ba6635d73d4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rca53d2090f7044f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R67f2075ce17f4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf972d3281cea412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R47b6784cc10d40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R64e72a071a574735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8e22a087c63e49b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb01b5e60fe244173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re252f5ca66bb4c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rcf7463e2bdd94a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7aa354fac94b4876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc9b1c1ed3c384c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1380cde8e62e4224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R76691520a47646a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5eba038c1d47431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re63d3c9c92ce4f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc2d9449fbe99461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4ac0e5c63a034ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf1b5aeba79154244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R20fa4c4c800249af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R386dde4cacba4e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra962dcef3d6b4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R71ca61b60c134a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R8f72347e97aa4284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5d79732796ba4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R59d5863a06014ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rd49770e7507d4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R5f03aba0a38e42c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Ra640798d07c34557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rabaeb40c72844e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R0fd11afece3646e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Red97abe0b0ae407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R05884df1d7844002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R8abeea6357024ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R9efc874bba664784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rf1f3b0a1fbed4b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R2c27142196e8405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R936827dc1b254d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rf27e4dd813564950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Raf83564059c8432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R48dc1e6d9bf94b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Rd20a05f1552a41be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rfef72e36bd654ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Rfd38010576a44426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Rc9e45ecc8c384471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Rca6bfd40e01c46d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R9d71737a146248bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R11f507a13afb4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="Rafd07c7bf4b44f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R4f1dae302d0b46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="Rbd4fdfc1e9464e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R8885e2a2cdaa42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="Rd64ee221670d4f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="Rc0c3334741854ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="R3f0f6b82678c42c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide56.xml" Id="R19b0e16bf874489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide57.xml" Id="R24a9f88f594a431a" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R334ff9bbb71a46ec" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rba5071544e4f4beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3ed89965f90d4a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4bf56be7ff7d4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc63d777583c94faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd8ae412567b84a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1e7a0243a2cb4341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R035fc218020b43a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1f7ebc24507b451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re2ca8424d85942f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9cd3115a01474406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R06fe8f0eae764f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R13094aa98c1f4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5ea86df1f43f44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra72e3ad4989f4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5d5b0fb517cf4dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd0921c9c4ad04fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf76347a6b95e425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R186feae622f24dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5bba34394d5c4239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re2731e4f2b6e4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3d4d7ffb5a2846cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2707920261144bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf7954d3b459f44e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdb44fd7625e94e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1ead9f1bcedf4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R734253569669493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R394db08306c34c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R301b3cf239dd4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc8272fe49ba747a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R6081aa9f74004813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R26ab6cde041b422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R01ace8c80d5a4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rd5bfb9166962494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rfcf36d20c5a049a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R85d5ca77a9564920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R35c4d5ba09b34195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rce3c9590708e4f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R50fc1475d0174026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R4ac15c3c09e243e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Ra0d7a9fca75b427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R1af6a717202e4fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R05f8cf1484cc4ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Re1d88ae74ed043d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rd7b2a83d7c404e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R5bb3e167057b4681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rb0e220ac2a634974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R4fc5ba6923404016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rcc9c684689af4c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Ra7b0a619b76148d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Rf66d0bd93fc54029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R345a6c5e8b7c4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rd132083bd6a14911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R7b1e32a16289440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="Refd5a967761f4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="Rc0e4684d70ea4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R7269010e19804bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="Rcd2d5e1a124446d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="Raffb6e04b55c48fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="R208fe80f27634f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="R452156b2fa1a43db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide56.xml" Id="R66625cf19af5490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide57.xml" Id="R8a64b8ab610b4d0a" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb8fea349924a4c7c" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -457,219 +457,219 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd2b9c96362974018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93c2d753ff69457f" /></Relationships>
-[...167 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re2901eb9e8ea454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb482639c32a4b6c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd75d0ff5eb0142e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2ef8ce7aa344e34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd95c429ae76148ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1571c985a60a4cbf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rcda6cc25a1f14d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra386fe61ab7c4c55" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfb2773bee6164cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ec126d2a0fe4e91" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9f15dab442bc4994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29b71dc01e3344d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R21334e2ec9c54a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8973647f177f47db" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd3749fc4d8624904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R383147590d984b8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1918acc16295402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R308dead0a7904d30" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6f93b61f81e64d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R715fd9961bdb4021" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd328a7e01f5f4c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d58eb03a14a4085" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9e154f464caf4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6a2cb560380c40a7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0c77323542404060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd433f12afae4c86" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R14fa6e955723417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7f556e445834b4f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R98c7b4a4e2924bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd507577be0d0493e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd9da75225436494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R711c613b831e40dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R327ff2c3e29a4eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Refb9fc07e2324004" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3edf9687c3784097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2de257fa58bf4722" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R7e1281038e5544ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3aa7fc15afb4f1e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rcdf77a5703d94d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8443a64f685e467f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rbaf5e5a2f33d4a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra0ffa54f8fce41ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rd5d8a8d6c20f4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e475fc5042944f6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rc3c2c80e984b4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff3085b0698545c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbb4cffeee84e4d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0e4a804fb6f4f18" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R402e99c5edd5494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde163e332af14cc7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Raf41788fa22c400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R962ced15a6f54f49" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Raa82f3525792429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41e58c980a8344de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R0d24f0eb78f54ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref9dc991016c4a1e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rbe1a497fcaa24da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc54bf3abebbe4f9d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R0b49a889d78c4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R630da0de30214499" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R4327f98292004f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd90155e6bb484899" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rd305ea33f2fe4168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9a3841c07cd46ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R2f08c26af3d94ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf1902e732b084dba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R758cf362d784493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5ae2b6eb02d4f20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6b810844d4334c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81a3329391f54aa5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R393b1a63a30542f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R561e0ce10426448f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R2899e84e5ee84d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re552ef3e2e994964" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Rb412094947754a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R485ccbaed6e84ab2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Re87c7969ff2b4857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R903c3b462a494490" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R947c7dd7df1f434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4b0209f05004e53" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R2b2ff293cd8442da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e1e57d9060d4d41" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R0ed7785e65d04214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd14d2341477d40c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rb5fad6196a9a466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4385956d52446ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R47f42125052546e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44efe5e889f7497d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R222cc4c6379d4a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb33159ebfdb8479c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf8a74ab397c64785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R089a3d0b0d58468f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R076d1d54bbd1443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63d28cd64a044a96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R3e1a0777b7314ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5808218a4e2b4aa8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R9a5656fcde684186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93477730b9d14b58" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="R68706e5ab7254f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4fe1773c9f7f4455" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="R0c3a25b4acfe485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7383b19de6aa40bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide55.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="Re6646840875b424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95a9a024c23b42db" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide56.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide56.xml" Id="R7087e9c0bd084335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8425a63d9504c0f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide57.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide57.xml" Id="R3930b7498d2541d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R86095a3670664f97" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R36c587c4d0c442e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43484de5dfc24194" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R857a10f726cb4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b0ae1a7ae204717" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd8838a93cc2b4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raff7d61d776d478a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1e58bfee5a484f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7afff6ce599540f6" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -6043,100 +6043,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1cf9d81ef96e4da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd897ffd134374613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R68b5d6bf863743ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R52abdd83946b4487" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3c8b8af52b3b488d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rddbefd015d0547f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc6bcb067b834419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Raa845ac2af3449d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rccb9190fd9764717" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9d423720e6e043cf" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd897ffd134374613"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc6bcb067b834419a"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R68b5d6bf863743ef"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Raa845ac2af3449d2"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -7162,116 +7162,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R52abdd83946b4487"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rccb9190fd9764717"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb9d211e30a9f44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5a9a0a00272d4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c55deb7058a41c2" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd75ef78094744958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc228631a03d54d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1273dce612274894" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5a9a0a00272d4dcc"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6c55deb7058a41c2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc228631a03d54d3d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1273dce612274894"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -7335,219 +7335,219 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a8dc34b4bb84c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd52427770f6f4753" /></Relationships>
-[...167 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R762f3c643f814b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rac51d572dab24a7b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8b27cca9c9e467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rd68905d84ed14708" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R259b1b061333478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rffde43e39dff41b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc179f8673dfb4655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R6357ed7204b945ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3f18d1346b34c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rd5789c0486a44e78" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e41bd17b13444b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R5af7b373cb1f49a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd40a251d9aaa4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R8b3fbdffe8b24fb7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07e8d7e5c3f24e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rbae3eb31daf8452a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd34e9c68f41d4bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R0d7796d52fea418b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R926f44af45dd499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R87c4a24c21974e9b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7baefb0ccdd456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R590e74f6bebc4bfd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8ecd070c9a5410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Reacc8dae7d5f476d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8c800fe74904d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R8da92d5d5c2f4367" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7019035708d94666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R354281ce36984589" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re71c0c11967f486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R45827e5473ee44d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbea5783af8b84e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R33b70b0984ec45d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0427d56e55aa4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rb32f1330b4a44c8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc32555828e1942b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R264b4c0fef7a48f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c88154865f347b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R3d3a5963370141c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R073856de205241b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R3bdb6e3e005e42f8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96cc2e42095a4968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Reebfddaaa3284109" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6544d84a900545a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R5d2a5e88a46942b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea88c260c51445e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rc97ea343662646b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ca65f54e9c44c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb6b54dde414e4fe0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf633adc0e93045bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rb4867a071f944b53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb52e39aa5cbc41d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R1a26c3fd993c42e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45328ec2bc674164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rbfcc3ccbf49d48e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf72d0c48685457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R90120261b39c43a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7bdb9fb9ce74044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Re0b9c89df0e64ed0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4e4f0d5ddbf4f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Rf2314360ad604493" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ad5f401781c4656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="Rc1eea52bbe2a4758" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65cbcbc88ed04983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="Rb1c58635d3e34bbc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1f33d00cd5b148eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R679da239b4ea49a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2da4fc930084d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="R3b33a629ec4b4266" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b18a98ee2b94e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4c1c29ffd6614754" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3aa4a4ffe86448c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="Rc9993728462741fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdaf11fb62e52488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="Ra5adffbc4723489c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd44a733c08e14e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="Ra9f44be52cae4f89" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69aa42815acf4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="R62afebdb70814737" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref367ad682c14b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="R11f530c874854efc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf255236fefe046ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="Rc719d8be0c2a4cdc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e5eb648fe084b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="R4340f40bad2b4715" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf270546f1424397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide47.xml" Id="R62ef5a3ba9c64216" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R343b70cef48b4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide48.xml" Id="R8b66d76d96ec4561" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e69534d06b4445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide49.xml" Id="R1f84eb2d61b74870" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc47b6624ab3446de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R5e3aa99bfdb041ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra45fcd2d8b5d40f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide50.xml" Id="R39dbfa305a5e4063" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd82b2b08bebc43b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide51.xml" Id="R548885e52944477f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3f79d951198418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide52.xml" Id="Rc7c3ec76cc76414b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2bee3d854e754e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide53.xml" Id="Re7f2fb1730664361" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e0c2c23b4564bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide54.xml" Id="R5228e76ef2b84680" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d4b916dfa9f4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide55.xml" Id="Rc7bd85093f3c4ca6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra1b10a7819574199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide56.xml" Id="Re92126ecddca4a1a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R044d6c27ca0c4684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide57.xml" Id="R9403d1e7e10e498f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e46ce8ba02a4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R6e764802309a4653" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ffaa9882218436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R0dd24cd4268d405d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27c6ec98eadf41dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R6adf2f5af1d04519" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6754b1e264434110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4059a3ba5f6b42e4" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7565,65 +7565,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記第33章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Numbers 33 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7641,183 +7645,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:9  |  Numbers 33:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從瑪拉起行，來到以琳（以琳有十二股水泉，七十棵棕樹），就在那裏安營。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they removed from Marah, and came unto Elim: and in Elim were twelve fountains of water, and threescore and ten palm trees; and they pitched there.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7833,183 +7799,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:10  |  Numbers 33:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從以琳起行，安營在紅海邊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they removed from Elim, and encamped by the Red sea.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8025,183 +7953,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:11  |  Numbers 33:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從紅海邊起行，安營在汛的曠野。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they removed from the Red sea, and encamped in the wilderness of Sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8217,183 +8107,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:12  |  Numbers 33:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從汛的曠野起行，安營在脫加。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they took their journey out of the wilderness of Sin, and encamped in Dophkah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8409,183 +8261,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:13  |  Numbers 33:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從脫加起行，安營在亞錄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they departed from Dophkah, and encamped in Alush.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8601,183 +8415,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:14  |  Numbers 33:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從亞錄起行，安營在利非訂；在那裏，百姓沒有水喝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they removed from Alush, and encamped at Rephidim, where was no water for the people to drink.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8793,183 +8569,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:15  |  Numbers 33:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從利非訂起行，安營在西奈的曠野。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they departed from Rephidim, and pitched in the wilderness of Sinai.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8985,183 +8723,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:16  |  Numbers 33:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從西奈的曠野起行，安營在基博羅‧哈他瓦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they removed from the desert of Sinai, and pitched at Kibroth-hattaavah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9177,183 +8877,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:17  |  Numbers 33:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從基博羅‧哈他瓦起行，安營在哈洗錄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they departed from Kibroth-hattaavah, and encamped at Hazeroth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9369,183 +9031,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:18  |  Numbers 33:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從哈洗錄起行，安營在利提瑪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they departed from Hazeroth, and pitched in Rithmah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9561,183 +9185,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:1  |  Numbers 33:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人按着軍隊，在摩西、亞倫的手下出埃及地所行的路程記在下面。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These are the journeys of the children of Israel, which went forth out of the land of Egypt with their armies under the hand of Moses and Aaron.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9753,183 +9339,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:19  |  Numbers 33:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從利提瑪起行，安營在臨門‧帕烈。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they departed from Rithmah, and pitched at Rimmon-parez.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9945,183 +9493,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:20  |  Numbers 33:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從臨門‧帕烈起行，安營在立拿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they departed from Rimmon-parez, and pitched in Libnah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10137,183 +9647,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:21  |  Numbers 33:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從立拿起行，安營在勒撒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they removed from Libnah, and pitched at Rissah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10329,183 +9801,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:22  |  Numbers 33:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從勒撒起行，安營在基希拉他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they journeyed from Rissah, and pitched in Kehelathah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10521,183 +9955,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:23  |  Numbers 33:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從基希拉他起行，安營在沙斐山。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they went from Kehelathah, and pitched in mount Shapher.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10713,183 +10109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:24  |  Numbers 33:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從沙斐山起行，安營在哈拉大。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they removed from mount Shapher, and encamped in Haradah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10905,183 +10263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:25  |  Numbers 33:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從哈拉大起行，安營在瑪吉希錄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they removed from Haradah, and pitched in Makheloth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11097,183 +10417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:26  |  Numbers 33:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從瑪吉希錄起行，安營在他哈。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they removed from Makheloth, and encamped at Tahath.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11289,183 +10571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:27  |  Numbers 33:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從他哈起行，安營在他拉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they departed from Tahath, and pitched at Tarah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11481,183 +10725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:28  |  Numbers 33:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從他拉起行，安營在密加。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they removed from Tarah, and pitched in Mithcah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11673,183 +10879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:2  |  Numbers 33:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西遵着耶和華的吩咐記載他們所行的路程，其路程乃是這樣：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses wrote their goings out according to their journeys by the commandment of the LORD: and these are their journeys according to their goings out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11865,183 +11033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:29  |  Numbers 33:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從密加起行，安營在哈摩拿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they went from Mithcah, and pitched in Hashmonah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12057,183 +11187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:30  |  Numbers 33:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從哈摩拿起行，安營在摩西錄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they departed from Hashmonah, and encamped at Moseroth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12249,183 +11341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:31  |  Numbers 33:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從摩西錄起行，安營在比尼‧亞干。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they departed from Moseroth, and pitched in Bene-jaakan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12441,183 +11495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:32  |  Numbers 33:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從比尼‧亞干起行，安營在曷‧哈及甲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they removed from Bene-jaakan, and encamped at Hor-hagidgad.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12633,183 +11649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:33  |  Numbers 33:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從曷‧哈及甲起行，安營在約巴他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they went from Hor-hagidgad, and pitched in Jotbathah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12825,183 +11803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:34  |  Numbers 33:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從約巴他起行，安營在阿博拿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they removed from Jotbathah, and encamped at Ebronah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13017,183 +11957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:35  |  Numbers 33:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從阿博拿起行，安營在以旬‧迦別。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they departed from Ebronah, and encamped at Ezion-gaber.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13209,183 +12111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:36  |  Numbers 33:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從以旬‧迦別起行，安營在尋的曠野，就是加低斯。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they removed from Ezion-gaber, and pitched in the wilderness of Zin, which is Kadesh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13401,183 +12265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:37  |  Numbers 33:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從加低斯起行，安營在何珥山，以東地的邊界。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they removed from Kadesh, and pitched in mount Hor, in the edge of the land of Edom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13593,183 +12419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:38  |  Numbers 33:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人出了埃及地後四十年，五月初一日，祭司亞倫遵着耶和華的吩咐上何珥山，就死在那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Aaron the priest went up into mount Hor at the commandment of the LORD, and died there, in the fortieth year after the children of Israel were come out of the land of Egypt, in the first day of the fifth month.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13785,179 +12573,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:3  |  Numbers 33:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正月十五日，就是逾越節的次日，以色列人從蘭塞起行，在一切埃及人眼前昂然無懼地出去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they departed from Rameses in the first month, on the fifteenth day of the first month; on the morrow after the passover the children of Israel went out with an high hand in the sight of all the Egyptians.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -13977,183 +12727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:39  |  Numbers 33:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞倫死在何珥山的時候年一百二十三歲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Aaron was an hundred and twenty and three years old when he died in mount Hor.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14169,183 +12881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:40  |  Numbers 33:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>住在迦南南地的迦南人亞拉得王聽說以色列人來了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And king Arad the Canaanite, which dwelt in the south in the land of Canaan, heard of the coming of the children of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14361,183 +13035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:41  |  Numbers 33:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人從何珥山起行，安營在撒摩拿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they departed from mount Hor, and pitched in Zalmonah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14553,183 +13189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:42  |  Numbers 33:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從撒摩拿起行，安營在普嫩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they departed from Zalmonah, and pitched in Punon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14745,183 +13343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:43  |  Numbers 33:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從普嫩起行，安營在阿伯。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they departed from Punon, and pitched in Oboth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14937,183 +13497,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:44  |  Numbers 33:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從阿伯起行，安營在以耶‧亞巴琳，摩押的邊界。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they departed from Oboth, and pitched in Ije-abarim, in the border of Moab.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15129,183 +13651,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:45  |  Numbers 33:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從以耶‧亞巴琳起行，安營在底本‧迦得。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they departed from Iim, and pitched in Dibon-gad.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15321,183 +13805,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:46  |  Numbers 33:46 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從底本‧迦得起行，安營在亞門‧低比拉太音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they removed from Dibon-gad, and encamped in Almon-diblathaim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15513,183 +13959,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:47  |  Numbers 33:47 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從亞門‧低比拉太音起行，安營在尼波對面的亞巴琳山裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they removed from Almon-diblathaim, and pitched in the mountains of Abarim, before Nebo.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15705,183 +14113,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:48  |  Numbers 33:48 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從亞巴琳山起行，安營在摩押平原－約旦河邊、耶利哥對面。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they departed from the mountains of Abarim, and pitched in the plains of Moab by Jordan near Jericho.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15897,183 +14267,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:4  |  Numbers 33:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，埃及人正葬埋他們的長子，就是耶和華在他們中間所擊殺的；耶和華也敗壞他們的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the Egyptians buried all their firstborn, which the LORD had smitten among them: upon their gods also the LORD executed judgments.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16089,183 +14421,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:49  |  Numbers 33:49 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們在摩押平原沿約旦河邊安營，從伯‧耶施末直到亞伯‧什亭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they pitched by Jordan, from Beth-jesimoth even unto Abel-shittim in the plains of Moab.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16281,183 +14575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:50  |  Numbers 33:50 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華在摩押平原－約旦河邊、耶利哥對面曉諭摩西說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD spake unto Moses in the plains of Moab by Jordan near Jericho, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16473,183 +14729,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:51  |  Numbers 33:51 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你吩咐以色列人說：你們過約旦河進迦南地的時候，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Speak unto the children of Israel, and say unto them, When ye are passed over Jordan into the land of Canaan;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16665,179 +14883,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:52  |  Numbers 33:52 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就要從你們面前趕出那裏所有的居民，毀滅他們一切鏨成的[石]像和他們一切鑄成的偶像，又拆毀他們一切的邱壇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then ye shall drive out all the inhabitants of the land from before you, and destroy all their pictures, and destroy all their molten images, and quite pluck down all their high places:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -16857,183 +15037,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:53  |  Numbers 33:53 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要奪那地，住在其中，因我把那地賜給你們為業。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye shall dispossess the inhabitants of the land, and dwell therein: for I have given you the land to possess it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17049,183 +15191,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:54  |  Numbers 33:54 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要按家室拈鬮，承受那地；人多的，要把產業多分給他們；人少的，要把產業少分給他們。拈出何地給何人，就要歸何人。你們要按宗族的支派承受。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye shall divide the land by lot for an inheritance among your families: and to the more ye shall give the more inheritance, and to the fewer ye shall give the less inheritance: every man’s inheritance shall be in the place where his lot falleth; according to the tribes of your fathers ye shall inherit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17241,183 +15345,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:55  |  Numbers 33:55 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>倘若你們不趕出那地的居民，所容留的居民就必作你們眼中的刺，肋下的荊棘，也必在你們所住的地上擾害你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if ye will not drive out the inhabitants of the land from before you; then it shall come to pass, that those which ye let remain of them shall be pricks in your eyes, and thorns in your sides, and shall vex you in the land wherein ye dwell.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17433,183 +15499,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:56  |  Numbers 33:56 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>而且我素常有意怎樣待他們，也必照樣待你們。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover it shall come to pass, that I shall do unto you, as I thought to do unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17625,183 +15653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:5  |  Numbers 33:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人從蘭塞起行，安營在疏割。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the children of Israel removed from Rameses, and pitched in Succoth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17817,183 +15807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:6  |  Numbers 33:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從疏割起行，安營在曠野邊的以倘。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they departed from Succoth, and pitched in Etham, which is in the edge of the wilderness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18009,183 +15961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:7  |  Numbers 33:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從以倘起行，轉到比‧哈希錄，是在巴力‧洗分對面，就在密奪安營。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they removed from Etham, and turned again unto Pi-hahiroth, which is before Baal-zephon: and they pitched before Migdol.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18201,179 +16115,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 33:8  |  Numbers 33:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從比‧哈希錄對面起行，經過海中到了[書珥]曠野，又在伊坦的曠野走了三天的路程，就安營在瑪拉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they departed from before Pi-hahiroth, and passed through the midst of the sea into the wilderness, and went three days’ journey in the wilderness of Etham, and pitched in Marah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>