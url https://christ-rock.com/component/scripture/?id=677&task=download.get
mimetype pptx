--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -31,109 +31,109 @@
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1ad585c1a6834f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra5bcbfb33037489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra55d49075e7d465a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R165bf2aebcbf4795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R845d7d870c9741b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6531b7b9cdd0470e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R41789daefeae43ed"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R37c4bc45bef34a05"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R43096e2c197d4c11"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfb217f743aa04c23"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbd833c03e95d4b9b"/>
-[...15 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R0973b8da834f4d1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1ac36e02d70b4552"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R0feefa4acd4841dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R0b009c8cf2874937"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R56e29faeaa80498f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R30996443adb94ac5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R1c3f9f60fb3b4c11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R0376f96e775f4b35"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R8da17f7dfb344864"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R28bcbdeb22c849da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc67cd03bead34943"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R79e260e133e04e05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rc447e24bbc224778"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R32961e8ccb26410d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R31e78dfe67ef4690"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R366873ff128644f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rcc457d07909e4feb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R10afc3c3c10743a3"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R698f610baded4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R41789daefeae43ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43096e2c197d4c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc49b20d8d6034cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4b76f75db4f846fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbd833c03e95d4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re7eb04402e79430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R454f3ab77c6b4f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc694cab8339e4bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd038e0139ba84552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3c7a8a47770a4e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0549869b08194b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd3c14668b61846a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4989fe0b5c7547f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7d1e08bf1d1f4348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R670a031d00c64b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb30bd7110a604956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Reee833f126c24d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R650d5b18a25b40e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R83788226179b4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6171be8dbef341e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0973b8da834f4d1f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R583f614ee1094b0a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rda3c738cad55457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R37c4bc45bef34a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb217f743aa04c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R721972af4cb0477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb8051322600945ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1ac36e02d70b4552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0feefa4acd4841dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0b009c8cf2874937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R56e29faeaa80498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R30996443adb94ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1c3f9f60fb3b4c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0376f96e775f4b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8da17f7dfb344864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R28bcbdeb22c849da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc67cd03bead34943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R79e260e133e04e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc447e24bbc224778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R32961e8ccb26410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R31e78dfe67ef4690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R366873ff128644f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rcc457d07909e4feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R10afc3c3c10743a3" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re3da40989e544dcd" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -337,99 +337,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4876fce92cd54b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R607176241a01427f" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R25d837365a444b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2c1dc5ad6db4c5f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc43b012d61244277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf93950d5aa9743d5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra877a5c433d64d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb462f1974834158" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb4553b0a38b44ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R014276d81c8740d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rbab304f5648b499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15a884503c1f451b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R67a4f4625b0f4fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f9a10aa1c914a78" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2fffa301ce474ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3763f61e73ff43cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8acf9561e9db4872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6707991d68fb44d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2765ea4895dc4f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17dabe4d79234da0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7e9c4f4f9aa94bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2375bf2fea94e69" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2cbbc9e97f3c47e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R732fbe69f5064455" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4ab318718c8942d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R975e487fcd544358" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re42d5bff37d7428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff3fa45ca5504bc7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb1af48477fc74e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R24a677d5ad294eed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5cc24a4cc4444e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbcb8761327ed4773" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R73fad22c22a74058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Refbf1dceef62483c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0dde56a2030a412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R39f283c38614493a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra1a2f25809ac4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38b58b25fd4d4973" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2003,100 +2003,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R43e8c7c96a74462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6a9d599f52c5488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf0fefa4fc98e4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R60fa994c56604194" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R43f3951b72bb4c6a" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd43aac2ae49b4bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc4446f0063754b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfbd989d2679f4f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R33b0553e02a2475d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6cbccfad0663432c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6a9d599f52c5488a"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc4446f0063754b10"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf0fefa4fc98e4d1c"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfbd989d2679f4f62"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3122,116 +3122,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R60fa994c56604194"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R33b0553e02a2475d"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4b23f10d5bec4517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6efc1dbd0a80439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0fbf9b40386f4f07" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R04de53e8d4d54fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra9e69de0ecd5428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f575d95745444f0" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6efc1dbd0a80439f"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0fbf9b40386f4f07"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra9e69de0ecd5428a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8f575d95745444f0"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3295,99 +3295,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R37402ad37aaf45d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra68d51a5a0044408" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R470c5ef65006475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd8171d053c6f4b15" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1098485ad97e4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R29893baf7d004440" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17fac6b01d7548a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Ra983171b33984846" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re93771489dd34fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R300b0bb6751c4705" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29f1be7565d142bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R0e72c64d80fc4bcd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c9ee84723654059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Ra6454d3ddf78496d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45118ac14e014acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rcb4e64c6612047ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce72cf6adb174ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rbf721ebbd93b4823" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf06bdfb5a43040cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R232a03a9dc38490b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd1077c724be04637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R0b477057b23d45d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2aa69034350e438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R64128bf1c1114d41" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b6bd80b734b4e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra5f32426a5264127" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55082f6f8293474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra45703981db54a01" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8cc8ced277cc4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Reec6fb81dc7f4862" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R462c47a73b08412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R1ff2686a37144678" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4eeb5f3aeccb44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R69551889ddb64fb9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff01754f26ff483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R090aa2645e3a4fc1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R094aace3a0c743bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R26a289d24e424982" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3405,65 +3405,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記第30章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Numbers 30 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3481,183 +3485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 30:9  |  Numbers 30:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>寡婦或是被休的婦人所許的願，就是她約束自己的話，都要為定。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But every vow of a widow, and of her that is divorced, wherewith they have bound their souls, shall stand against her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3673,183 +3639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 30:10  |  Numbers 30:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她若在丈夫家裏許了願或起了誓，約束自己，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if she vowed in her husband’s house, or bound her soul by a bond with an oath;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3865,183 +3793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 30:11  |  Numbers 30:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>丈夫聽見，卻向她默默不言，也沒有不應承，她所許的願並約束自己的話就都要為定。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And her husband heard it, and held his peace at her, and disallowed her not: then all her vows shall stand, and every bond wherewith she bound her soul shall stand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4057,183 +3947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 30:12  |  Numbers 30:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>丈夫聽見的日子，若把這兩樣全廢了，婦人口中所許的願或是約束自己的話就都不得為定，[因]她丈夫已經把這兩樣廢了；耶和華也必赦免她。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if her husband hath utterly made them void on the day he heard them; then whatsoever proceeded out of her lips concerning her vows, or concerning the bond of her soul, shall not stand: her husband hath made them void; and the LORD shall forgive her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4249,183 +4101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 30:13  |  Numbers 30:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡她所許的願和刻苦約束自己所起的誓，她丈夫可以堅定，也可以廢去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Every vow, and every binding oath to afflict the soul, her husband may establish it, or her husband may make it void.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4441,183 +4255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 30:14  |  Numbers 30:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>倘若她丈夫天天向她默默不言，就算是堅定她所許的願和約束自己的話；因丈夫聽見的日子向她默默不言，就使這兩樣堅定。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if her husband altogether hold his peace at her from day to day; then he establisheth all her vows, or all her bonds, which are upon her: he confirmeth them, because he held his peace at her in the day that he heard them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4633,183 +4409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 30:15  |  Numbers 30:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但她丈夫聽見以後，若使這兩樣全廢了，就要擔當婦人的罪孽。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if he shall any ways make them void after that he hath heard them; then he shall bear her iniquity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4825,183 +4563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 30:16  |  Numbers 30:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是丈夫待妻子，父親待女兒，女兒年幼、還在父家，耶和華所吩咐摩西的律例。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These are the statutes, which the LORD commanded Moses, between a man and his wife, between the father and his daughter, being yet in her youth in her father’s house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5017,183 +4717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 30:1  |  Numbers 30:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西曉諭以色列各支派的首領說：「耶和華所吩咐的乃是這樣：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses spake unto the heads of the tribes concerning the children of Israel, saying, This is the thing which the LORD hath commanded.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5209,183 +4871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 30:2  |  Numbers 30:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人若向耶和華許願或起誓，要約束自己，就不可食言，必要按口中所出的一切話行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If a man vow a vow unto the LORD, or swear an oath to bind his soul with a bond; he shall not break his word, he shall do according to all that proceedeth out of his mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5401,183 +5025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 30:3  |  Numbers 30:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>女子年幼、還在父家的時候，若向耶和華許願，要約束自己，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If a woman also vow a vow unto the LORD, and bind herself by a bond, being in her father’s house in her youth;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5593,183 +5179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 30:4  |  Numbers 30:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她父親也聽見她所許的願並約束自己的話，卻向她默默不言，她所許的願並約束自己的話就都要為定。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And her father hear her vow, and her bond wherewith she hath bound her soul, and her father shall hold his peace at her: then all her vows shall stand, and every bond wherewith she hath bound her soul shall stand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5785,179 +5333,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 30:5  |  Numbers 30:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但她父親聽見的日子若不應承她所許的願和約束自己的話，就都不得為定；耶和華也必赦免她，因為她父親不應承。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if her father disallow her in the day that he heareth; not any of her vows, or of her bonds wherewith she hath bound her soul, shall stand: and the LORD shall forgive her, because her father disallowed her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5977,183 +5487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 30:6  |  Numbers 30:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她若出了嫁，有願在身，或是口中出了約束自己的冒失話，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if she had at all an husband, when she vowed, or uttered ought out of her lips, wherewith she bound her soul;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6169,183 +5641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 30:7  |  Numbers 30:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她丈夫聽見的日子，卻向她默默不言，她所許的願並約束自己的話就都要為定。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And her husband heard it, and held his peace at her in the day that he heard it: then her vows shall stand, and her bonds wherewith she bound her soul shall stand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6361,183 +5795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 30:8  |  Numbers 30:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但她丈夫聽見的日子，若不應承，就算廢了她所許的願和她出口約束自己的冒失話；耶和華也必赦免她。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if her husband disallowed her on the day that he heard it; then he shall make her vow which she vowed, and that which she uttered with her lips, wherewith she bound her soul, of none effect: and the LORD shall forgive her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>