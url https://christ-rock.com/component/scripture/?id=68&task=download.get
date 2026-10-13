--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R40d3e5b637bf4250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0b23c26fc31c4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R56cee884ec404955" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb582127695364139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcdf2e3443fb84942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0d8aeb4658444015" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4173d32922154e24"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra2de63aa55304149"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc78b221b43b34d0b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R84dd8b75f39c47e3"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1f32e860897d42ff"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R4d2b0c9ce98c48c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcd7eac5e17de4564"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R036e02eb88184462"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R064306450e3e4fb6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R12255a4bd6a34dfe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R6126a82329884ff7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R862814fca3714a7f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb247d8113ea9419b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R441d77bdc6f54da3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R4bf053f4b177428f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R97040985e5e049af"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc321fd201dd84f4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R4d49ea1d5ef64788"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R9ab72b539a1f4536"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R6dc6c2465d7f4d22"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rd1e1b3cfa0114994"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R547c036c34eb4d4b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R02d48944084f404d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R682b53d6be724b22"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd8004904ffec47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4173d32922154e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc78b221b43b34d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rcacf81c69ba643c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R84a4dccf44b04e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1f32e860897d42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8a4ad142ac084dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdda24107293e4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5754bab679bb4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7bc541f943cb4fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R412b586b912b4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4b116c0c6c564424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1ed70f20378e4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re6e7ab1d9cae457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rafa8a41f28804f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R72aab84b2b1e45b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra502ab2eabe04167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R69dc7333be324a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R37c94c9eeadf4886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rddbcf11fdc2f4d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra956b22224a14483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc2e02b74f6c4411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4d2b0c9ce98c48c5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd9a912a797e54d39" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R328c3ed679f049f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra2de63aa55304149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84dd8b75f39c47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R60d13dcd0ca94e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb78eab2058f94915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcd7eac5e17de4564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R036e02eb88184462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R064306450e3e4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R12255a4bd6a34dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6126a82329884ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R862814fca3714a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb247d8113ea9419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R441d77bdc6f54da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4bf053f4b177428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R97040985e5e049af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc321fd201dd84f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4d49ea1d5ef64788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9ab72b539a1f4536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6dc6c2465d7f4d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd1e1b3cfa0114994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R547c036c34eb4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R02d48944084f404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R682b53d6be724b22" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf9cbba4889164354" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5b76a96b56fd46c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03a79ecf47594732" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R24bbe13b0cdd4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R99b8ae10367c4424" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5d5fe55843774108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c013fae82b14a2f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R52e30238c12e49c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94c4bebf16d3403f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R44770fc76d5141ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04d8b66f53f3480b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Raacca68bd2d441f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7a6ae753aa0402d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R26babb83b1ec42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcedab6975a9f4d12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4077aad471204dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R675458e5089d4330" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4c5d8cd291084f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2db5b5fca6e94ad8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R44ec3f09ba854173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13bf963454f2426b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rff762fc438aa45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23a1830e6a47483e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R56dfbbebebe84098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2082e7dd76e43ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb25b14e04fd64a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1693a4b6dbe48a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf9708977c1ea4fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c898e11e8f64616" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5d96ed0adbf94a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06eb74f1df454ac2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R95031637fe004071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcaa06cce3cb64692" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbe1b2833b6764b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5207a7ab27b5444b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R12fe461849224b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e2f084a456c408d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R51f6998af1044285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1b7b235c4954898" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rad6c43e0f2e944ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R344f7a6d0383459c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rad3f955de9e042cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R091c22ba9d224180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc5ac6c12f07d44d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfc124d5b0dd04cec" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8ff3d97f7e844dc6" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R05b7f6758ff14a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4c8423ab03634d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1f19ce7ab7c440fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9075349f711542de" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc2fbdf9a30ac40bc" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R091c22ba9d224180"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4c8423ab03634d23"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc5ac6c12f07d44d6"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1f19ce7ab7c440fb"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfc124d5b0dd04cec"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9075349f711542de"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb51f8938a013434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf88cfb72fe6c41ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30155a3c7b664a56" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd871081182264aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb758dae77bed4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21ce450708c8488d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf88cfb72fe6c41ac"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R30155a3c7b664a56"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb758dae77bed4f09"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R21ce450708c8488d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3fda71cf0f8d487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re04d811a938e4637" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5560059532e04438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Red4c2ac9c0ad44cf" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50932772184e438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra599cd58ac8b49a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rddb757d0d2bd4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R96ebabd1c2b84fb4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R044bd29844fc47e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R3568a2c799754ac7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab25af5a80de4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rc40c354c35bf43de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0cb4762383b24d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rb15bfb08535f4bf7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b28e4dd47c7404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rd733f5e9049a4764" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0898ddad697543e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rae138b66fb894f2e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30db9fd1b5824a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R5ed1b2d82e7b4751" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra32d33baeaf44a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R032e89165e4549e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6032316ad384473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R0eab4c29fad945fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b4c705f79c140d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R0215cb97e7164aa7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae96f1a886f24072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R48609e51534d4831" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5a492e2972d42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R21a9b6c1653a4522" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3fdd72381c1c4681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R910a7b7375784ea6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40b0f65d60224eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R6ddfef5c18d741b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R902973b4d9974b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R27c7603976144c37" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9717039ba5bb44ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R3a325bba426848d3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0615258bf7a4df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R05d596d511174f10" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Matthew 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,183 +3589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 3:9  |  Matthew 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要自己心裏說：『有亞伯拉罕為我們的祖宗。』我告訴你們，神能從這些石頭中給亞伯拉罕興起子孫來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And think not to say within yourselves, We have Abraham to our father: for I say unto you, that God is able of these stones to raise up children unto Abraham.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3777,183 +3743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 3:10  |  Matthew 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在斧子已經放在樹根上，凡不結好果子的樹就砍下來，丟在火裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And now also the axe is laid unto the root of the trees: therefore every tree which bringeth not forth good fruit is hewn down, and cast into the fire.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3969,179 +3897,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 3:11  |  Matthew 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我是用水給你們施洗，叫你們悔改。但那在我以後來的，能力比我更大，我就是給他提鞋也不配。他要用聖靈與火給你們施洗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I indeed baptize you with water unto repentance: but he that cometh after me is mightier than I, whose shoes I am not worthy to bear: he shall baptize you with the Holy Ghost, and with fire:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 3:12  |  Matthew 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他手裏拿着簸箕，要揚淨他的場，把麥子收在倉裏，把糠用不滅的火燒盡了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whose fan is in his hand, and he will throughly purge his floor, and gather his wheat into the garner; but he will burn up the chaff with unquenchable fire.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,183 +4205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 3:13  |  Matthew 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當下，耶穌從加利利來到約旦河，見了約翰，要受他的洗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then cometh Jesus from Galilee to Jordan unto John, to be baptized of him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 3:14  |  Matthew 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰想要攔住他，說：「我當受你的洗，你反倒上我這裏來嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But John forbad him, saying, I have need to be baptized of thee, and comest thou to me?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 3:15  |  Matthew 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌回答說：「你暫且許我，因為我們理當這樣盡諸般的義。」於是約翰許了他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus answering said unto him, Suffer  it to be so now: for thus it becometh us to fulfil all righteousness. Then he suffered him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,179 +4667,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 3:16  |  Matthew 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌受了洗，隨即從水裏上來。天忽然為他開了，他就看見神的靈彷彿鴿子降下，落在他身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus, when he was baptized, went up straightway out of the water: and, lo, the heavens were opened unto him, and he saw the Spirit of God descending like a dove, and lighting upon him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 3:17  |  Matthew 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從天上有聲音說：「這是我的愛子，我所喜悅的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And lo a voice from heaven, saying, This is my beloved Son, in whom I am well pleased.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,183 +4975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 3:1  |  Matthew 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，有施洗的約翰出來，在猶太的曠野傳道，說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In those days came John the Baptist, preaching in the wilderness of Judaea,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5505,183 +5129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 3:2  |  Matthew 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「天國近了，你們應當悔改！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And saying, Repent ye: for the kingdom of heaven is at hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 3:3  |  Matthew 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這人就是先知以賽亞所說的。他說：「在曠野有人聲喊着說： 預備主的道， 修直他的路！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this is he that was spoken of by the prophet Esaias, saying, The voice of one crying in the wilderness, Prepare ye the way of the Lord, make his paths straight.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,183 +5437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 3:4  |  Matthew 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這約翰身穿駱駝毛的衣服，腰束皮帶，吃的是蝗蟲、野蜜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the same John had his raiment of camel’s hair, and a leathern girdle about his loins; and his meat was locusts and wild honey.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6081,183 +5591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 3:5  |  Matthew 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，耶路撒冷和猶太全地，並約旦河一帶地方的人，都出去到約翰那裏，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then went out to him Jerusalem, and all Judaea, and all the region round about Jordan,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 3:6  |  Matthew 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>承認他們的罪，在約旦河裏受他的洗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And were baptized of him in Jordan, confessing their sins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 3:7  |  Matthew 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰看見許多法利賽人和撒都該人也來受洗，就對他們說：「毒蛇的種類！誰指示你們逃避將來的忿怒呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But when he saw many of the Pharisees and Sadducees come to his baptism, he said unto them, O generation of vipers, who hath warned you to flee from the wrath to come?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,183 +6053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬太福音 3:8  |  Matthew 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要結出果子來，與悔改的心相稱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bring forth therefore fruits meet for repentance:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>