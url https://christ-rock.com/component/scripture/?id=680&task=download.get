--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -61,124 +61,124 @@
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R49e374d0a0de4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf7ba533ce4f9490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9238b0e4e33b411c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7276bfcdec984787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1fa708c32cb246a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R417dc147228f4b1e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4ceec8bb3328469b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R83ade87510ff4116"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7677649e9b824657"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ref40eb10db6c416b"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1316fef4a0404c24"/>
-[...30 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rc157d85f7836444c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R78001541812045ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R7d2089b96acc4376"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R196093981b7b4c0a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R4de9a566903a49d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R7fe34f236ac24b69"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R69ec291b75d1431f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rad31b8cdee0d40d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9909dede9a10452e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rb89f5d2ed4ea4426"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R610a1dbfa9664572"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rfa01d6b31f3a4d14"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R4b75ac752aa6492f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R048f51d051404b37"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R41798b0de4ca4e11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rb784194ae8864fcd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R6ac07e7f96964e0b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R48be500382c44073"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R7b033c09823048ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rf695594e429d458d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R126638ef6e5d4f38"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rfe20a9215b2f42cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rce67a724e5584250"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rca07b178ab2944be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R63cd70115061457a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R5a590c961bab405f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R8c7d946346694b0d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R80eb4cc056694262"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R6fdd1350cc1b4170"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R3f61689510264c77"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rde3e72db92734e3a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R30def273abec43ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rf54669b8b9124d61"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc44952ab7b9a46f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4ceec8bb3328469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7677649e9b824657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R024b1ebfb8ec4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rcd050cdb43734325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1316fef4a0404c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd9357d8415734f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R74c5a00011c34bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R068c89a61aa048a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R61b419a2cbb54d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R82461ade1180449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5ed88a0c2c2c4bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R385ad3d847434139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5c2ea876a42f4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R27c54d322d5644fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ref72fe2aae514670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R12c6ddd72b554cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R214f392ac8944981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R572691677edf41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R600798f1d379420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R047474e955a64432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Reb2bc92297404fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rba426a46f3c7406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2d3c95a15a624ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf892998a680d4962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R8a8904a28e4b4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra0f649a219374f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd2dba9c3e83543c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0520e66b7f944236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R3b4270f8bc7047e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R74c634a779724fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R587bf9a54da840b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rd51bf86367fd412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rbb1ef917ab0b41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R3b431b8b6a3e4042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R36440918cd83483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rc157d85f7836444c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2555c1d0749f475f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6834e590126d4450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R83ade87510ff4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref40eb10db6c416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6b264dda79e44d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2b2960603d534167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R78001541812045ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7d2089b96acc4376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R196093981b7b4c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4de9a566903a49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7fe34f236ac24b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R69ec291b75d1431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rad31b8cdee0d40d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9909dede9a10452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb89f5d2ed4ea4426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R610a1dbfa9664572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfa01d6b31f3a4d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4b75ac752aa6492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R048f51d051404b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R41798b0de4ca4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb784194ae8864fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6ac07e7f96964e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R48be500382c44073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7b033c09823048ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf695594e429d458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R126638ef6e5d4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rfe20a9215b2f42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rce67a724e5584250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rca07b178ab2944be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R63cd70115061457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5a590c961bab405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R8c7d946346694b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R80eb4cc056694262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R6fdd1350cc1b4170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R3f61689510264c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rde3e72db92734e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R30def273abec43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rf54669b8b9124d61" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rfabae05d67f945a7" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -382,144 +382,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd12e551c39fe497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb85fbde4a6904065" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb654237aed694662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ae2cbcd8a2b4954" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc2f5755bac86437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c62667eb7fe4a53" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc6d215f797bd4d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree7fd9fadfa3466b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9e4778b9243746ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R209d7e2c7b664d24" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R08f743ec29b2450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7cec46ffe4346c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6a681156bbba4d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f95858ca68e475c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0741727e523044cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R351bea9863ec44f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Reeb2b853b4894eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc70ac5c4c40d42f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Read8aeccb1d140b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc76119c22c0f48ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8380f8c9e86e492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b95f7500c674160" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7053b7b73b384b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80c6cd18a3304973" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd11c64c1b2bd4d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0142a94e683497a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd708189ef5974a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R109d2d51e35e4135" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7e8d05e5a6c2405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f0537b95e7d499b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R27a0ddcd653942ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9499aee2a2184a4f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3f24601fa447425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8de4fd4f30949ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd26340141c2d401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf75cebbe8caf469f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra16e8fb7e3e348bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3be165fca67d4e26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R93e4b4909f994914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02586376c71d4837" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R6bd819952ae14414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca95228b7e8d4b4d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R28efe3d8acd4443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc178a23655724bc1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R0047d7c527aa42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87d158f7466e4ff7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R53977e051ca94d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc45ec6c2fc5f4f00" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R675e9908c3304ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21d64cee2b564138" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Redf316417e3041e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R287e7d94793f4bd9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R0e9080a7966840f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2207854246c4f44" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R9f9f14137539445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6205428389ad4796" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rce11b5ba15954cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41c3dfc92e734b2e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbf3a66700d3c4164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ca3bc2572904582" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0bf45e7535ec4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c020a80c34d4711" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2aa61c65b6164978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a0771dc40084bbe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc8a18d06368c4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e70206d25fa4c1c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc509a462253e43d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1274e42bd2e4436e" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3518,100 +3518,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6319e88fb2914508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R070a91d48a4d460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd8990f7a5ca54ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5a86b6f297814091" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd373765e32444f9f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R82c8ca4dc09c4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R81c0be0a243e4cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra423aef346374780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R317a461c086c41ac" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb85b2c7ad5764ed6" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R070a91d48a4d460d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R81c0be0a243e4cbd"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd8990f7a5ca54ada"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra423aef346374780"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4637,116 +4637,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5a86b6f297814091"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R317a461c086c41ac"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb236559e111740bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6a736258f81e4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R695c0db834534222" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R946bde77da7d4661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2e1839457ce1474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2245ee8b0e04698" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6a736258f81e4a98"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R695c0db834534222"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2e1839457ce1474d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc2245ee8b0e04698"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4810,144 +4810,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1edb6e9c31e44d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R993478a6fa874ad9" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6c07c7cf65948af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf0fcd3d3fc634964" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd0b2481d7774ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R41fa15ad94bd49e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb71faaae3104cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R595dee2657c34d98" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4df5e3df9e04d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ra2742b4176b94884" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R108a2af39abd41fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R2b51f1b40b814bbc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbce308174b7848e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Re5462cb21ed749d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55516a423c3d4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R535028a499e44101" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d0b1b30545d4c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R480fd1a3e8c84fa3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0242def644049c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rc1a88dd20bc24438" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4190b18722354a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Ra5c1ac4a248643f1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35cf993288304b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R556459f261a14a6b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8acefdd4ae5e45df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R757468f1afff449e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2cfe026399d7416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R9de04c86f15340a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56f2b67b88ce4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R569f02ddea76409d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e462806f8b0432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R47859b69b7a243f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R198a2330a5d34d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R6baaef197a68406d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41a6a6ab054e4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R66f8f9ff6cc940c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55d8e961bba04e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R143edc81e47845e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a317d2a20e444f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R08e74dbb99cf41b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd08c29dc28be458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R68a13483d1614479" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa7d80eeabfe4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Raef4efadae2c4ba3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e1d92bd5a99492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R26bfd6b688ee437f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce58e501fb39404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rfab925b4c0fe4a7d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re98d99753e6246a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rf38bd621636849aa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R106dd49f28724d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R735014abc4bb4df5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50b13881da3c4936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R1a38471e77e74941" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R10e4f9b51d5f46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R91c00dd142a442ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fae361bfa204cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R2e0e01d471c244a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf357a1520854ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Ra2ae39bd175949cf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab20c4c289f74cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R22e7273ed55f48e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R260350f069a44764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Ra4f206c60bb442f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d0237ade25e49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rf0a80deb80864c8b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R880f779d0c7b4b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R70194c74ec3845ea" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4965,65 +4965,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記第28章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Numbers 28 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5041,183 +5045,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:9  |  Numbers 28:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「當安息日，要獻兩隻沒有殘疾、一歲的公羊羔，並用調油的細麵[伊法]十分之二為素祭，又將同獻的奠祭獻上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And on the sabbath day two lambs of the first year without spot, and two tenth deals of flour for a meat offering, mingled with oil, and the drink offering thereof:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5233,183 +5199,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:10  |  Numbers 28:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是每安息日獻的燔祭；那常獻的燔祭和同獻的奠祭在外。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This is the burnt offering of every sabbath, beside the continual burnt offering, and his drink offering.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5425,183 +5353,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:11  |  Numbers 28:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「每月朔，你們要將兩隻公牛犢，一隻公綿羊，七隻沒有殘疾、一歲的公羊羔，獻給耶和華為燔祭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in the beginnings of your months ye shall offer a burnt offering unto the LORD; two young bullocks, and one ram, seven lambs of the first year without spot;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5617,183 +5507,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:12  |  Numbers 28:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>每隻公牛要用調油的細麵[伊法]十分之三作為素祭；那隻公羊也用調油的細麵[伊法]十分之二作為素祭；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And three tenth deals of flour for a meat offering, mingled with oil, for one bullock; and two tenth deals of flour for a meat offering, mingled with oil, for one ram;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5809,183 +5661,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:13  |  Numbers 28:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>每隻羊羔要用調油的細麵[伊法]十分之一作為素祭和馨香的燔祭，是獻給耶和華的火祭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And a several tenth deal of flour mingled with oil for a meat offering unto one lamb; for a burnt offering of a sweet savour, a sacrifice made by fire unto the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6001,183 +5815,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:14  |  Numbers 28:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一隻公牛要奠酒半欣，一隻公羊要奠酒一欣三分之一，一隻羊羔也奠酒一欣四分之一。這是每月的燔祭，一年之中要月月如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And their drink offerings shall be half an hin of wine unto a bullock, and the third part of an hin unto a ram, and a fourth part of an hin unto a lamb: this is the burnt offering of every month throughout the months of the year.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6193,183 +5969,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:15  |  Numbers 28:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又要將一隻公山羊為贖罪祭，獻給耶和華；要獻在常獻的燔祭和同獻的奠祭以外。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And one kid of the goats for a sin offering unto the LORD shall be offered, beside the continual burnt offering, and his drink offering.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6385,183 +6123,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:16  |  Numbers 28:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「正月十四日是耶和華的逾越節。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in the fourteenth day of the first month is the passover of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6577,183 +6277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:17  |  Numbers 28:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這月十五日是節期，要吃無酵餅七日。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in the fifteenth day of this month is the feast: seven days shall unleavened bread be eaten.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6769,183 +6431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:18  |  Numbers 28:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第一日當有聖會；甚麼勞碌的工都不可做。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the first day shall be an holy convocation; ye shall do no manner of servile work therein:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6961,183 +6585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:1  |  Numbers 28:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華曉諭摩西說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD spake unto Moses, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7153,179 +6739,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:19  |  Numbers 28:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當將公牛犢兩隻，公綿羊一隻，一歲的公羊羔七隻，都要沒有殘疾的，用火獻給耶和華為燔祭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But ye shall offer a sacrifice made by fire for a burnt offering unto the LORD; two young bullocks, and one ram, and seven lambs of the first year: they shall be unto you without blemish:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7345,183 +6893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:20  |  Numbers 28:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>同獻的素祭用調油的細麵；為一隻公牛要獻[伊法]十分之三；為一隻公羊要獻[伊法]十分之二；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And their meat offering shall be of flour mingled with oil: three tenth deals shall ye offer for a bullock, and two tenth deals for a ram;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7537,183 +7047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:21  |  Numbers 28:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為那七隻羊羔，每隻要獻[伊法]十分之一。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A several tenth deal shalt thou offer for every lamb, throughout the seven lambs:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7729,183 +7201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:22  |  Numbers 28:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並獻一隻公山羊作贖罪祭，為你們贖罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And one goat for a sin offering, to make an atonement for you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7921,183 +7355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:23  |  Numbers 28:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們獻這些，要在早晨常獻的燔祭以外。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye shall offer these beside the burnt offering in the morning, which is for a continual burnt offering.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8113,183 +7509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:24  |  Numbers 28:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一連七日，每日要照這例把馨香火祭的食物獻給耶和華，是在常獻的燔祭和同獻的奠祭以外。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>After this manner ye shall offer daily, throughout the seven days, the meat of the sacrifice made by fire, of a sweet savour unto the LORD: it shall be offered beside the continual burnt offering, and his drink offering.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8305,183 +7663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:25  |  Numbers 28:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第七日當有聖會，甚麼勞碌的工都不可做。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And on the seventh day ye shall have an holy convocation; ye shall do no servile work.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8497,183 +7817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:26  |  Numbers 28:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「七七[節]莊稼初熟，你們獻新素祭給耶和華的日子，當有聖會；甚麼勞碌的工都不可做。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also in the day of the firstfruits, when ye bring a new meat offering unto the LORD, after your weeks be out, ye shall have an holy convocation; ye shall do no servile work:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8689,183 +7971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:27  |  Numbers 28:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只要將公牛犢兩隻，公綿羊一隻，一歲的公羊羔七隻，作為馨香的燔祭獻給耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But ye shall offer the burnt offering for a sweet savour unto the LORD; two young bullocks, one ram, seven lambs of the first year;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8881,183 +8125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:28  |  Numbers 28:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>同獻的素祭用調油的細麵；為每隻公牛要獻[伊法]十分之三；為一隻公羊要獻[伊法]十分之二；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And their meat offering of flour mingled with oil, three tenth deals unto one bullock, two tenth deals unto one ram,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9073,179 +8279,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:2  |  Numbers 28:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你要吩咐以色列人說：『獻給我的供物，就是獻給我作馨香火祭的食物，你們要按日期獻給我』；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Command the children of Israel, and say unto them, My offering, and my bread for my sacrifices made by fire, for a sweet savour unto me, shall ye observe to offer unto me in their due season.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9265,183 +8433,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:29  |  Numbers 28:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為那七隻羊羔，每隻要獻[伊法]十分之一。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A several tenth deal unto one lamb, throughout the seven lambs;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9457,183 +8587,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:30  |  Numbers 28:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並獻一隻公山羊為你們贖罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And one kid of the goats, to make an atonement for you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9649,183 +8741,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:31  |  Numbers 28:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些，你們要獻在常獻的燔祭和同獻的素祭並同獻的奠祭以外，都要沒有殘疾的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye shall offer them beside the continual burnt offering, and his meat offering, (they shall be unto you without blemish) and their drink offerings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9841,179 +8895,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:3  |  Numbers 28:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又要對他們說：你們要獻給耶和華的火祭，就是沒有殘疾、一歲的公羊羔，每日兩隻，作為常獻的燔祭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt say unto them, This is the offering made by fire which ye shall offer unto the LORD; two lambs of the first year without spot day by day, for a continual burnt offering.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10033,183 +9049,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:4  |  Numbers 28:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>早晨要獻一隻，黃昏的時候要獻一隻；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The one lamb shalt thou offer in the morning, and the other lamb shalt thou offer at even;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10225,183 +9203,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:5  |  Numbers 28:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又用細麵伊法十分之一，並搗成的油一欣四分之一，調和作為素祭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And a tenth part of an ephah of flour for a meat offering, mingled with the fourth part of an hin of beaten oil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10417,183 +9357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:6  |  Numbers 28:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是西奈山所命定為常獻的燔祭，是獻給耶和華為馨香的火祭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is a continual burnt offering, which was ordained in mount Sinai for a sweet savour, a sacrifice made by fire unto the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10609,179 +9511,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:7  |  Numbers 28:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為這一隻羊羔，要同獻奠祭的酒一欣四分之一。在聖所中，你要將醇酒奉給耶和華為奠祭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the drink offering thereof shall be the fourth part of an hin for the one lamb: in the holy place shalt thou cause the strong wine to be poured unto the LORD for a drink offering.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10801,179 +9665,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 28:8  |  Numbers 28:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>晚上，你要獻那一隻羊羔，必照早晨的素祭和同獻的奠祭獻上，作為馨香的火祭，獻給耶和華。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the other lamb shalt thou offer at even: as the meat offering of the morning, and as the drink offering thereof, thou shalt offer it, a sacrifice made by fire, of a sweet savour unto the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>