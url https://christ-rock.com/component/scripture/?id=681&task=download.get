--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re7c02399689d4c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbb81f036ce164a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4be2730f4c894bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R12292db03a504275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4eacc4d1f76d4cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R37aa5d6e748d401e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd6b1473d8f654c7d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rab0c0a9386334df2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R17ed6b729ff24b5f"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R62cb6d404bde46be"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc2d5e59f6adc4009"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R0377f896ced740d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc4d88c958a5a41eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R1b34fec3034147f1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1b8d62a44c3e4076"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8bc276a971d04cc8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf6b86b36ae4a4c69"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R3c7abe597cbc413b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2449bb78b5264dc2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rbb4f54313f51422c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R1b5cb0d7964b44e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R0f4510e81cac4e5c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Re53b6bebb2ff4b50"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R1c97a0f729fd4fec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Ra246fa916c464f00"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R5a1becaa6220440b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8c7d7470a6e14a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd6b1473d8f654c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17ed6b729ff24b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R87c77ff42bdb4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R07c93671ab6c46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc2d5e59f6adc4009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R010825837eb64b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdfe4db22e051485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdaf59e9f11a54bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5ff821307bfc4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R85a560501d6f4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9aeb92d4243444a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R369bb3c7538a4b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R974a6c38b8404a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9b282df8fad34e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra12f71ef2ebd497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1adf25402d6a455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6b33b49770734f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0377f896ced740d9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6fa874f0f966474f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R96b2cb1c3e954179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rab0c0a9386334df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62cb6d404bde46be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7eb6b5ea6c6a4138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5a7a9ef093e843e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc4d88c958a5a41eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1b34fec3034147f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1b8d62a44c3e4076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8bc276a971d04cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf6b86b36ae4a4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3c7abe597cbc413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2449bb78b5264dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbb4f54313f51422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1b5cb0d7964b44e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0f4510e81cac4e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re53b6bebb2ff4b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1c97a0f729fd4fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra246fa916c464f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5a1becaa6220440b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R84751009873d4bbe" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R48a01bf71e574520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc13b3f3725444d5e" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3d191de2325f4757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a00ca3dc2b14860" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0f6ff024e53446a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65834e0251df4033" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Raa4e7230a5154cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3c2b19e8fde41ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R48d94e48f8834ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R96cbf32936d54330" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R81659f448f8e4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8c6461a4ccc4012" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rfc064f5f2ab24ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde19cc72ce6e4884" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R005d29f80b664a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8af85565e0254e6e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5fd48c3bab42483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d204e99d0904f54" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb243469a14bc4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R341f360fd4d24407" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1ed345d635aa4746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbae6b5d3acaf47f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R68f1fee9cf6f400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c8bd8e5d7904ec5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re70bd6143068417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb955cf816d6844a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0b72def8ac6545d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f9f570188b74e09" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R00add4bd00a64c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdbfd0a6746894c27" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd21d516e76974cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58dae4f75e36472b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R13daec8e78504434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R364391d7d5464126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1726372f7d7147bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R850a8764f9c0452f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R25db0ad0102a415a" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd583d36f7dc84601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9cc1754e4b4a47dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf1792d44fd964b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2ef4617359c4474d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc8d84858f91d4b9a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R364391d7d5464126"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9cc1754e4b4a47dc"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1726372f7d7147bb"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf1792d44fd964b6b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R850a8764f9c0452f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2ef4617359c4474d"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd6a6baadf30e4553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6ad64163265441bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0f49127ace84b8d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd2be6285ded84714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R182ccb1644ea47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rafdf9f3aa7fe4265" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6ad64163265441bb"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc0f49127ace84b8d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R182ccb1644ea47ec"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rafdf9f3aa7fe4265"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re98ffec0ba664aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8923ea98d3fa4a03" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ad837edc06f4e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1e6d3180b7cd4c57" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd11485011c554d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rff3e7a56796b4eb0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0086620855ec4fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R845471eb77c7464a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd8e5fa937047455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rf7c66bca94884639" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6429546132024186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R82ee6b3be98b406d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19bd235912b94c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R9409c141227d4aae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R322879a901e64098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Re7475de7cc4d4a5b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0eaf0d4bfdab41aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R30f7b54d919e4964" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8624a7f577db471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R2c6813dd3e4244b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31dcfa89042e4131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R41233ba260564450" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb505a5b336b747d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R6b4410c9bba04295" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70c7445eb8124783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R167bfbd6b0cc426a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28a0902960f74e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R57450d8447744a9c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e0abda511e74e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ra69611fc3d244c00" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R900adb5a52a94fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R42e1e4e2997f41cc" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記第17章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Numbers 17 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 17:9  |  Numbers 17:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西就把所有的杖從耶和華面前拿出來，給以色列眾人看；他們看見了，各首領就把自己的杖拿去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses brought out all the rods from before the LORD unto all the children of Israel: and they looked, and took every man his rod.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,179 +3327,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 17:10  |  Numbers 17:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華吩咐摩西說：「把亞倫的杖還放在法[櫃]前，給這些背叛之子留作記號。這樣，你就使他們向我發的怨言止息，免得他們死亡。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD said unto Moses, Bring Aaron’s rod again before the testimony, to be kept for a token against the rebels; and thou shalt quite take away their murmurings from me, that they die not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 17:11  |  Numbers 17:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西就這樣行。耶和華怎樣吩咐他，他就怎樣行了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses did so: as the LORD commanded him, so did he.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 17:12  |  Numbers 17:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人對摩西說：「我們死啦！我們滅亡啦！都滅亡啦！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the children of Israel spake unto Moses, saying, Behold, we die, we perish, we all perish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 17:13  |  Numbers 17:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡挨近耶和華帳幕的是必死的。我們都要死亡嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whosoever cometh any thing near unto the tabernacle of the LORD shall die: shall we be consumed with dying?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 17:1  |  Numbers 17:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華對摩西說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD spake unto Moses, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 17:2  |  Numbers 17:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你曉諭以色列人，從他們手下取杖，每支派一根；從他們所有的首領，按着支派，共取十二根。你要將各人的名字寫在各人的杖上，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Speak unto the children of Israel, and take of every one of them a rod according to the house of their fathers, of all their princes according to the house of their fathers twelve rods: write thou every man’s name upon his rod.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 17:3  |  Numbers 17:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並要將亞倫的名字寫在利未的杖上，因為各族長必有一根杖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt write Aaron’s name upon the rod of Levi: for one rod shall be for the head of the house of their fathers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 17:4  |  Numbers 17:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要把這些杖存在會幕內法[櫃]前，就是我與你們相會之處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt lay them up in the tabernacle of the congregation before the testimony, where I will meet with you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,179 +4559,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 17:5  |  Numbers 17:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>後來我所揀選的那人，他的杖必發芽。這樣，我必使以色列人向你們所發的怨言止息，不再達到我耳中。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass, that the man’s rod, whom I shall choose, shall blossom: and I will make to cease from me the murmurings of the children of Israel, whereby they murmur against you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 17:6  |  Numbers 17:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是摩西曉諭以色列人，他們的首領就把杖交給他，按着支派，每首領一根，共有十二根；亞倫的杖也在其中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses spake unto the children of Israel, and every one of their princes gave him a rod apiece, for each prince one, according to their fathers’ houses, even twelve rods: and the rod of Aaron was among their rods.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 17:7  |  Numbers 17:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西就把杖存在法[櫃]的帳幕內，在耶和華面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses laid up the rods before the LORD in the tabernacle of witness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 17:8  |  Numbers 17:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第二天，摩西進法[櫃]的帳幕去。誰知利未族亞倫的杖已經發了芽，生了花苞，開了花，結了熟杏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, that on the morrow Moses went into the tabernacle of witness; and, behold, the rod of Aaron for the house of Levi was budded, and brought forth buds, and bloomed blossoms, and yielded almonds.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>