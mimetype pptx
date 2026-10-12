--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -45,116 +45,116 @@
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re14c668807384c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfc7fdaf129204e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc3929a7c46b844b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re96a62aeab904fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7d76ac579da94bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R42e4c66139b943e4" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R598b98efdc684f7a"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rce62a007866a4162"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R436d484c8a7b4672"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd144ab83b8534687"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfdf353e523814f5c"/>
-[...22 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rfe44a5041a104167"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfb21f1e25ca043bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf7a0f22c5a5f47e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R2d645b9f4b144c86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb1323ae7bcb147e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf081e77d896d4c1d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R7e7c0679b99048d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc2165309b1bc475e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R21a02e44cb184188"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R346e7ae18f084a93"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R7060547ff7834e8e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R4d1294c910ee41a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R855bbaaa9aca4996"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rae63919520524e03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R5711b13f182b4548"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R96eced32689e4cdc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R91209d238e284c70"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R24da5c804dc2432c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rfa11ea57bf304705"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rbbf380f1f0ab4d03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R3780b4c67bc248f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R71cda77835314967"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R0529050e52aa4f8a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R39af7d94bbe54349"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R2f1a99babd86421e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Raf5111547ef64ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R598b98efdc684f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R436d484c8a7b4672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9a1892f710704480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6cc62a56fc2c4a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfdf353e523814f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rac301ba26e5d4306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rebfd16cdadae46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R19ee621e51d3421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5869fe1de94e4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7c110783587b4001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re678fb6e71a24cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R579bf8787f224cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbe9fe6bf15e04f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R49bc86b446254a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7c20e3a895584479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd96f57dfbb674fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R72e5544b86d54a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6c6fd7322e8d406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb5428ed2a68f4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7ee29ca868a54040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra21727a79e974efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7cd91dd4b744460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd81bda7f650c4817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R933cf3f9f05f4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb499a8b18ff2492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rbf7101cdfc244959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rcc62787aebb549a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rfe44a5041a104167" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8127dd3f1f2c4b06" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R93dfb28611904a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rce62a007866a4162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd144ab83b8534687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra5ed4df714a341c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd9a5228051674928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfb21f1e25ca043bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf7a0f22c5a5f47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2d645b9f4b144c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb1323ae7bcb147e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf081e77d896d4c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7e7c0679b99048d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc2165309b1bc475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R21a02e44cb184188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R346e7ae18f084a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7060547ff7834e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4d1294c910ee41a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R855bbaaa9aca4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rae63919520524e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5711b13f182b4548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R96eced32689e4cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R91209d238e284c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R24da5c804dc2432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rfa11ea57bf304705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbbf380f1f0ab4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3780b4c67bc248f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R71cda77835314967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0529050e52aa4f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R39af7d94bbe54349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R2f1a99babd86421e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2015be6994ef41a8" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -358,120 +358,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R48bef9adc7924851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0355eff493414b89" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R02ac54d9ddff4bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcddc641b882d48a1" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R75a52b7e0ed54deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25071dd797a04033" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1871417d56584ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R324e85bed1a449ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdf8050aea3cf4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8189af13dbe94b88" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb55fe182453b411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc307ec5d0a643d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7e54c24bdbe347a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0439c972bd8e4c13" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R14a90541fa534118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34d172b01adc4aae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R98669395197f4f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1808b1840ca4a30" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rbef2aae55955443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd799de20a4064d87" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R75ec4ec98ab24c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref8c85e79c24431a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7a0d6e04616e4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7fe8c31f3cb04e52" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R54642aa11dcd474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7122149ca89c4d3a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R449fa839088945ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c4570943cec4edb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rcbc1f2d471be4c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62f51ef85e6c4d65" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9cb766b7c64b43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6b039b17761a4231" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc33ef296ef964d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d867771104f4b58" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd135b9ac8e3f4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc14803f4089d473c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rfff7fb397ffe43ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06b6f0a89f6445b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R73ba1d4d18c84e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7046e4daf2584d03" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2eaa7c6226a34bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3be52ab4c35429c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4823a7b3f8c94987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdfc0c2bdaebe4506" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5a8f27d01b93432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f87ba573d904f65" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R58b799dab2bf46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc134fe9fa34d4f9d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc88e2c566bc74629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d138045937a4cc7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc47ba3b2449b4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb6dbb9bd437425c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2710,100 +2710,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3e3120769e5345a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd6e81e9d92334070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R74a0b83633c341e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R729f938906c74bb4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R579b564f270f4ae2" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re4acc29231754cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ree7b90652fe945eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5254073dfcc8400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc52cfac25b524b8a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R47368544d497438c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd6e81e9d92334070"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ree7b90652fe945eb"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R74a0b83633c341e6"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5254073dfcc8400c"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3829,116 +3829,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R729f938906c74bb4"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc52cfac25b524b8a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc70f4de0f013456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4d248b12d90e41d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R75c0efe4d3f843c2" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6582318624c340f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcdbc52fe6f3140f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R310eb70fcabd497c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4d248b12d90e41d4"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R75c0efe4d3f843c2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rcdbc52fe6f3140f0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R310eb70fcabd497c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4002,120 +4002,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d19b6bba3e5472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R37f7c8d5e6a34151" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf067b1d0e9a4411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0f1aad0a9a774c9a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R66dd2df1cdef4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5ed1d6f576f944f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R312ce03e12b04d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R543df017fdcb4bed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R414e87f4b7084425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R06426e585717483d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc094d9aac6cb447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rf375f67e8d45400c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1cccd84e43694e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R2826d6a562c9474a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1c3a16cd7394250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R51b9cbd7ac5a41a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2cd75ad274be4be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R17beed80bc8c4038" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd9b951c9aec497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R53fe6df1d36b481a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa6216d0b5364c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R1f0cfd32805d4a9f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R566ee286538d4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R8ec571083e1e406c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra41f08465f704649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rd044a68716a04dd8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Racf485a05f554bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd209f310ac1a4de3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f7e8508464848af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R4bf00cc682244d3a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec366cdc0242457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R7e55380510f04321" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6fddf441e8fb41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R00a3ca70ebea49d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0adaba7c7a5549e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R29cb8bd241dc4ed6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30669e69aa2a48eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R0fcc9a9ac3484bc2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7c74120f6364e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rfc25a5ba1fa44f08" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6350564868224861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R9e525a8a46fb42b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra64fa7f18c054e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R370a0d4e93d44d49" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4911881d068c42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4cac56d942de4afd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccc3e3eb37ef4de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R1e5b6e36870849a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45a86e8af9504a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R3a6b8cd8eae448ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7684ea3cb3aa461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R13cb967569464ad5" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4133,65 +4133,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記第9章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Numbers 9 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4209,183 +4213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:9  |  Numbers 9:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華對摩西說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD spake unto Moses, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4401,179 +4367,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:10  |  Numbers 9:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你曉諭以色列人說：你們和你們後代中，若有人因死屍而不潔淨，或在遠方行路，還要向耶和華守逾越節。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Speak unto the children of Israel, saying, If any man of you or of your posterity shall be unclean by reason of a dead body, or be in a journey afar off, yet he shall keep the passover unto the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4593,183 +4521,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:11  |  Numbers 9:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們要在二月十四日黃昏的時候，守逾越節。要用無酵餅與苦菜，和逾越節[的羊羔]同吃。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The fourteenth day of the second month at even they shall keep it, and eat it with unleavened bread and bitter herbs.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4785,183 +4675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:12  |  Numbers 9:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一點不可留到早晨；羊羔的骨頭一根也不可折斷。他們要照逾越節的一切律例而守。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall leave none of it unto the morning, nor break any bone of it: according to all the ordinances of the passover they shall keep it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4977,183 +4829,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:13  |  Numbers 9:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那潔淨而不行路的人若推辭不守逾越節，那人要從民中剪除；因為他在所定的日期不獻耶和華的供物，應該擔當他的罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the man that is clean, and is not in a journey, and forbeareth to keep the passover, even the same soul shall be cut off from among his people: because he brought not the offering of the LORD in his appointed season, that man shall bear his sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5169,183 +4983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:14  |  Numbers 9:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若有外人寄居在你們中間，願意向耶和華守逾越節，他要照逾越節的律例典章行，不管是寄居的是本地人，同歸一例。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if a stranger shall sojourn among you, and will keep the passover unto the LORD; according to the ordinance of the passover, and according to the manner thereof, so shall he do: ye shall have one ordinance, both for the stranger, and for him that was born in the land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5361,183 +5137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:15  |  Numbers 9:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>立起帳幕的那日，有雲彩遮蓋帳幕，就是法[櫃]的帳幕；從晚上到早晨，雲彩在其上，形狀如火。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And on the day that the tabernacle was reared up the cloud covered the tabernacle, namely, the tent of the testimony: and at even there was upon the tabernacle as it were the appearance of fire, until the morning.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5553,183 +5291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:16  |  Numbers 9:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>常是這樣，雲彩遮蓋帳幕，夜間形狀如火。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So it was alway: the cloud covered it by day, and the appearance of fire by night.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5745,179 +5445,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:17  |  Numbers 9:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雲彩幾時從帳幕收上去，以色列人就幾時起行；雲彩在哪裏停住，以色列人就在那裏安營。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the cloud was taken up from the tabernacle, then after that the children of Israel journeyed: and in the place where the cloud abode, there the children of Israel pitched their tents.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5937,179 +5599,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:18  |  Numbers 9:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人遵耶和華的吩咐起行，也遵耶和華的吩咐安營。雲彩在帳幕上停住幾時，他們就住營幾時。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>At the commandment of the LORD the children of Israel journeyed, and at the commandment of the LORD they pitched: as long as the cloud abode upon the tabernacle they rested in their tents.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6129,183 +5753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:1  |  Numbers 9:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人出埃及地以後，第二年正月，耶和華在西奈的曠野吩咐摩西說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD spake unto Moses in the wilderness of Sinai, in the first month of the second year after they were come out of the land of Egypt, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6321,183 +5907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:19  |  Numbers 9:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雲彩在帳幕上停留許多日子，以色列人就守耶和華所吩咐的不起行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the cloud tarried long upon the tabernacle many days, then the children of Israel kept the charge of the LORD, and journeyed not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6513,179 +6061,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:20  |  Numbers 9:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有時雲彩在帳幕上幾天，他們就照耶和華的吩咐住營，也照耶和華的吩咐起行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And so it was, when the cloud was a few days upon the tabernacle; according to the commandment of the LORD they abode in their tents, and according to the commandment of the LORD they journeyed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6705,183 +6215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:21  |  Numbers 9:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有時從晚上到早晨，有這雲彩[在帳幕上]；早晨雲彩收上去，他們就起行。有時晝夜[雲彩停在帳幕上]，收上去的時候，他們就起行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And so it was, when the cloud abode from even unto the morning, and that the cloud was taken up in the morning, then they journeyed: whether it was by day or by night that the cloud was taken up, they journeyed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6897,183 +6369,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:22  |  Numbers 9:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雲彩停留在帳幕上，無論是兩天，是一月，是一年，以色列人就住營不起行；但雲彩收上去，他們就起行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Or whether it were two days, or a month, or a year, that the cloud tarried upon the tabernacle, remaining thereon, the children of Israel abode in their tents, and journeyed not: but when it was taken up, they journeyed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7089,179 +6523,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:23  |  Numbers 9:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們遵耶和華的吩咐安營，也遵耶和華的吩咐起行。他們守耶和華所吩咐的，都是憑耶和華吩咐摩西的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>At the commandment of the LORD they rested in the tents, and at the commandment of the LORD they journeyed: they kept the charge of the LORD, at the commandment of the LORD by the hand of Moses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7281,183 +6677,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:2  |  Numbers 9:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「以色列人應當在所定的日期守逾越節，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the children of Israel also keep the passover at his appointed season.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7473,179 +6831,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:3  |  Numbers 9:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是本月十四日黃昏的時候，你們要在所定的日期守這節，要按這節的律例典章而守。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the fourteenth day of this month, at even, ye shall keep it in his appointed season: according to all the rites of it, and according to all the ceremonies thereof, shall ye keep it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7665,183 +6985,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:4  |  Numbers 9:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是摩西吩咐以色列人守逾越節。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses spake unto the children of Israel, that they should keep the passover.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7857,179 +7139,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:5  |  Numbers 9:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們就在西奈的曠野，正月十四日黃昏的時候，守逾越節。凡耶和華所吩咐摩西的，以色列人都照樣行了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they kept the passover on the fourteenth day of the first month at even in the wilderness of Sinai: according to all that the LORD commanded Moses, so did the children of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8049,179 +7293,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:6  |  Numbers 9:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有幾個人因死屍而不潔淨，不能在那日守逾越節。當日他們到摩西、亞倫面前，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there were certain men, who were defiled by the dead body of a man, that they could not keep the passover on that day: and they came before Moses and before Aaron on that day:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8241,179 +7447,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:7  |  Numbers 9:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：「我們雖因死屍而不潔淨，為何被阻止、不得同以色列人在所定的日期獻耶和華的供物呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And those men said unto him, We are defiled by the dead body of a man: wherefore are we kept back, that we may not offer an offering of the LORD in his appointed season among the children of Israel?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8433,183 +7601,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 9:8  |  Numbers 9:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西對他們說：「你們暫且等候，我可以去聽耶和華指着你們是怎樣吩咐的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses said unto them, Stand still, and I will hear what the LORD will command concerning you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>