--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -89,138 +89,138 @@
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb789b37744c74fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5f59139989954a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R66c975402f204792" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6eb0a1890efe447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R197f4c234d4442af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R270d0129afd9452b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R92085bf4de514721"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf4bf7f57993a48b6"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rad5ab3931182426d"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7be5f328f9e645b7"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R97e319dd40c24d60"/>
-[...44 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="R2df1fffd7ff74094"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R03de62c072a54928"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9eb28237d1194f87"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R258f39930d1a4ad1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rfdb7b07c2c3b443a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re90708ec5dc54fbf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R0d6ac34c707a430e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R324e77e306bb464a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ra1a2f8c8499b4ed7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R9a0bd85dfbfd452f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rb545861cc1744cc3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R6c043d4b4d7541b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R6f31c1b526b2477e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rd1c7dcce934a4052"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Red914dc709664d4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Ra3195d9788424859"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Ra76e83d6c7aa4342"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R80a7e109fbfd4fc7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rb672122619344c76"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R7db5ff9c26894fd1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Re14ef90cd1124988"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rbc99e8964ac546a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R21153b354afa42ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R9bb63eb985b3486c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R1cbc8176c10e428b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R3e8471823cf24021"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R209d38bb7c3d4f52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rc7bcf35ac7984a18"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R8e5d016bdf8a432e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R232131b1a8e24d2f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rda954302cbb14e50"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R35e76ae600324c32"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R227e50055d314088"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R104458e3e80e4bcd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rd89164d2312d458c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R098bb9af1b534d6c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="Rd9a96f1e0c404034"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R0711fdd1048341d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R6d1713a15e414c2d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R1fbf20d9c73a46ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="Rb403f50bb70344ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R74aad6be5ae04f0b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R017f751397424332"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="Rabca1de600d24bfa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="R1829802c40e64bfe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="R9ee3c896b9b94349"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="Rfdbc1b0b0397472f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfda540b0ce7742b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R92085bf4de514721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad5ab3931182426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd16eb0313d7147be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc0421905be954033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R97e319dd40c24d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R178b0bb7e48145fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R63fe8e856d8d4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf472b94e469e405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3bd537ab72aa416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7e29375b4d7242ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R508d37dd51e34390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R806242535e914543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4dedfbf86b57478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rdaa2daf48864459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Reb21bf1329d54f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc6c9a8f4a07944a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra69f0ebad9ac40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd39a06f609454caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra1715033d5a54a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R72efbdde119c46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb92d573822284a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2863a8d115304637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6cf94ee999ea49f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R250fc015aefd496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R92225097e9974fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb9edf2cf2929462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R0b05e0d51b664673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3f095476fecf4905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd77db573a0ef402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R4946e8dec2224c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Ra7924cacbafd4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R065e1a4837e14184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R0ee149aea91c44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Re9ec54208cfb43f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rb74bf20533d04433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R6d4d4563a1164de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R3f94e2b577004ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R4039855eca5545f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R81b8a062570e41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R720e7c80784048cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R717eebaa8d8f4770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R6525566d6cc34ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R6ee1dfeeac474ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rb6ce42c0180942c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rb232817cb8354f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Rbb53f2ea930d483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R193eb07aaf3f4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R4248801190dd484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Rccb3412fef834334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R2df1fffd7ff74094" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3856bf51be484343" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R47626a0cacab48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf4bf7f57993a48b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7be5f328f9e645b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R51ff66f16a4c4146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rad2680439bc34124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R03de62c072a54928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9eb28237d1194f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R258f39930d1a4ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfdb7b07c2c3b443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re90708ec5dc54fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0d6ac34c707a430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R324e77e306bb464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra1a2f8c8499b4ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9a0bd85dfbfd452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb545861cc1744cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6c043d4b4d7541b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6f31c1b526b2477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd1c7dcce934a4052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Red914dc709664d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra3195d9788424859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra76e83d6c7aa4342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R80a7e109fbfd4fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb672122619344c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7db5ff9c26894fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re14ef90cd1124988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rbc99e8964ac546a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R21153b354afa42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R9bb63eb985b3486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1cbc8176c10e428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R3e8471823cf24021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R209d38bb7c3d4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rc7bcf35ac7984a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R8e5d016bdf8a432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R232131b1a8e24d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rda954302cbb14e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R35e76ae600324c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R227e50055d314088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R104458e3e80e4bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rd89164d2312d458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R098bb9af1b534d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rd9a96f1e0c404034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R0711fdd1048341d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R6d1713a15e414c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R1fbf20d9c73a46ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rb403f50bb70344ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R74aad6be5ae04f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R017f751397424332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rabca1de600d24bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R1829802c40e64bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R9ee3c896b9b94349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Rfdbc1b0b0397472f" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra8ebb20995eb4bed" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -424,186 +424,186 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Red2db5bf33fc468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf67d431b728242ef" /></Relationships>
-[...134 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9e52c8455b394e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R31a41040b56f489b" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8a9cbbcc9a6e47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4fda40506aa5461e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R79204fa94b004b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ab7ddde57174755" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdcbab3d844294682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf79465a883ff4c74" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re2e809b5c8984fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd00203f89a8e4b4c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R036cee0368114b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3b485c19e7c4415" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R658c145993314293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R620a4c7f8202428c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc88b875b193c40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59e8180ee86042ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5579e927d2ab45f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R908e901141d041ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf05e64cc1ace4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d5c3ecc86ca46e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R65fd8366d6e64458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2d540f43f1449e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7b9eba0de3244696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raeff4d089f9d4d5a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5bdfe64802094158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf163c9668f14dba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0c53ba8f7f9a43b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f7905a4465241d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R18db539528ad4260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R24b9f061d1794677" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R803511a576b54aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c1b2f8c35ed448a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rdcb32153f8d24f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00b019cb2833472b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1898de9ffd474890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28add04e09c3482b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R71c55bc83e71495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc881e96cb74e4b69" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Redf4b2097389435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R68d3594bdf3e468e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R079002e2bae54d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49b579d244de49e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R246b68ce12914e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1ec5c71cae14f90" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rdb7d545c36374e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R30a0f3898e464b1d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3511e423627c4e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b76a8f36561445d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R241f0f63fe9a4cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdfa94823174c42eb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R8a99c4edf7264da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R247e780d02214a12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R22e98753882b4ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59d0e8d2cc304743" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R1ab2b01728a440bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7305d8e5cfd548ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R0e76d6c0908b4afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58c2cb0e41124daa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R3d2d1eade7a641f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb036c984c554308" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rd497f326f1684b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e5e503d6ec0498e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R8e7d2494281940aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R724ecf972a124f42" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R5abb82bbc29b435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R732cefcf6d374e7b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R51536b0fa1cc458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1d4871067984bc6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd6b1dc6cae2c4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29f23a192cc9473c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rb3ddfd0956e048d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R319d2efddc8243cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rdba6a60a5f464c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf33cf623d53f47cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R816932d93d274008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ebbd616ff294db8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R47def9dd958d4934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc370ef283684fe9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Ra3f80d7242a94f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reebb380b5cf0485d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Re1a0a398e6a04759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ca32c9221244f87" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R298c97e711f74a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf97e5fae4d0a45ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbdeed2ef5daf475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4da751e8ccc34a3e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra3979d58fd0f4a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbdb7145b068b4f7c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R04b3906c889944a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfaa2e149b7a146fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb7d40faa98984ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ed558ccf12941de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5bcc8ba0c89946da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0249b045e73d4908" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4932,100 +4932,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra6b1e6caf7b1443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R280ee8ddb9cf41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Red219aa597cf4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rbd53fad313754764" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdc20f962e13449a2" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re31ee1327737408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R77993ac7afca4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3232caaf58eb466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R93fcd58105ee4c01" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3ed2d7828bcf4d26" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R280ee8ddb9cf41e2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R77993ac7afca4af0"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Red219aa597cf4d29"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3232caaf58eb466b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -6051,116 +6051,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rbd53fad313754764"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R93fcd58105ee4c01"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R357f01586f51473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb00e193533a84465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R06b70724748b4067" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5766cbd993fe4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfd6b0f09f45a4de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R546f53c601f64fe8" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb00e193533a84465"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R06b70724748b4067"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfd6b0f09f45a4de4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R546f53c601f64fe8"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -6224,186 +6224,186 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcc8619d8c0824cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R83188d3fd4fc49b8" /></Relationships>
-[...134 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcba2545c67da48d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R79a5f3818381475a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd41bc4e5af86466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R627e3f88755a417c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rabda0e50c82843e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rf68df6d3fd2c4d03" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd247e74175684645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rc3b50fb9d9c44f11" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44a45de5ce264546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R9df4cc952f524156" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c3ad1f692974d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R40c2af107255412f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27d0f2c833a44431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rb61d3b827e314613" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe5d4885e5e84bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R5e6022e89425454d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf065bb69f9304333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R2483e7248ce74485" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe12f06e86a9414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R9e39949c00f44d53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3ccd14099f2408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R53139cfa31fc4bbd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5aa796d2055b48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R132cb1eff0f14fda" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb68618f9230439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R795cbbe8073f4b91" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4fe0ad3dc6bf4a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R05949bbaf4544655" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R77c805b72cfc4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R108441c25f7f4969" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9cd156ddbb84605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rdfa9cd97210e4dbe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ae17e572168493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rae6dacc93f9d4283" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5018bf612376494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rf7fb5e1a86274c3c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4e5ae8fbc444a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R4a62a7ed034f4b3d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R909fcf36a4c24e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R0c77196d4a5b47d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R537a4fdb01334f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rccd0b830773b40bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc98a1ce245c04e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Raf7f106807684537" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4cf7bab26031431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rf41f7ad118a34468" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1202086690964d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra1e2b5d895c44834" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08ba2c1177674195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R5ee23f5801c647e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra28ff9787f7446d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rbddcef821d96426d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab1ad572a5684f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R2d5c93f52fa445d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70441b8031574e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Re20ea128e4104358" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d35ba28839b4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Rc298b0d9dd0d4335" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92f46d82555b44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R8a9eb0d759134977" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R02ab69fe63384f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="Rb4cf04c5ac9b4855" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R080fb2a7cf7b4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R8716dce7bc254c57" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12afbf9855cd45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R26cb47c81c934fff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdabfd61fc8384e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="R9c54ec0663434e3f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R964a40a4548b431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R31f7b9116c314f11" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8cfcab26d0b44265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R150aa2abfa0f421a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4b7f9341d6d4f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R1c19d4bec3fd44a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26c1299fe6b845de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="Rf1b32288dedb469c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d02b9604fed4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="Rabf98fa199d44bdc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R655d09371d1c48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="R5f9faf63accb4da6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re27d7d31a9174c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="Rb6da39a82e124cf7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e1e59ae721043a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="R5e1bfc7faaf94886" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1261be1592954400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rc989dbb8ce844398" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a834fb19e184928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R39c1903787b14f42" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa3d5537264d4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Re8820adf698c417f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f9b102b54bf47b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R9c2ff6cfe0d149cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a6f66df8cfb4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R47cc25e4e94c4dac" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6421,65 +6421,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Mark 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6497,183 +6501,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:9  |  Mark 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，耶穌從加利利的拿撒勒來，在約旦河裏受了約翰的洗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass in those days, that Jesus came from Nazareth of Galilee, and was baptized of John in Jordan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6689,183 +6655,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:10  |  Mark 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他從水裏一上來，就看見天裂開了，聖靈彷彿鴿子，降在他身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And straightway coming up out of the water, he saw the heavens opened, and the Spirit like a dove descending upon him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6881,183 +6809,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:11  |  Mark 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又有聲音從天上來，[說]：「你是我的愛子，我喜悅你。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there came a voice from heaven, saying, Thou art my beloved Son, in whom I am well pleased.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7073,183 +6963,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:12  |  Mark 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>聖靈就把耶穌催到曠野裏去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And immediately the Spirit driveth him into the wilderness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7265,183 +7117,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:13  |  Mark 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在曠野四十天，受撒但的試探，並與野獸同在一處，且有天使來伺候他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he was there in the wilderness forty days, tempted of Satan; and was with the wild beasts; and the angels ministered unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7457,183 +7271,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:14  |  Mark 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰下監以後，耶穌來到加利利，宣傳神的福音，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now after that John was put in prison, Jesus came into Galilee, preaching the gospel of the kingdom of God,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7649,183 +7425,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:15  |  Mark 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：「日期滿了，神的國近了。你們當悔改，信福音！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And saying, The time is fulfilled, and the kingdom of God is at hand: repent ye, and believe the gospel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7841,183 +7579,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:16  |  Mark 1:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌順着加利利的海邊走，看見西門和西門的兄弟安得烈在海裏撒網；他們本是打魚的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now as he walked by the sea of Galilee, he saw Simon and Andrew his brother casting a net into the sea: for they were fishers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8033,183 +7733,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:17  |  Mark 1:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他們說：「來跟從我，我要叫你們得人如得魚一樣。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus said unto them, Come ye after me, and I will make you to become fishers of men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8225,183 +7887,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:18  |  Mark 1:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們就立刻捨了網，跟從了他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And straightway they forsook their nets, and followed him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8417,183 +8041,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:1  |  Mark 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神的兒子，耶穌基督福音的起頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The beginning of the gospel of Jesus Christ, the Son of God;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8609,183 +8195,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:19  |  Mark 1:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌稍往前走，又見西庇太的兒子雅各和雅各的兄弟約翰在船上補網。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when he had gone a little further thence, he saw James the son of Zebedee, and John his brother, who also were in the ship mending their nets.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8801,183 +8349,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:20  |  Mark 1:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌隨即招呼他們，他們就把父親西庇太和雇工人留在船上，跟從耶穌去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And straightway he called them: and they left their father Zebedee in the ship with the hired servants, and went after him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8993,183 +8503,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:21  |  Mark 1:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到了迦百農，耶穌就在安息日進了會堂教訓人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they went into Capernaum; and straightway on the sabbath day he entered into the synagogue, and taught.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9185,183 +8657,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:22  |  Mark 1:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人很希奇他的教訓；因為他教訓他們，正像有權柄的人，不像文士。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they were astonished at his doctrine: for he taught them as one that had authority, and not as the scribes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9377,183 +8811,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:23  |  Mark 1:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在會堂裏，有一個人被污鬼附着。他喊叫說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there was in their synagogue a man with an unclean spirit; and he cried out,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9569,183 +8965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:24  |  Mark 1:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「拿撒勒人耶穌，我們與你有甚麼相干？你來滅我們嗎？我知道你是誰，乃是神的聖者。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Saying, Let us alone; what have we to do with thee, thou Jesus of Nazareth? art thou come to destroy us? I know thee who thou art, the Holy One of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9761,183 +9119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:25  |  Mark 1:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌責備他說：「不要作聲！從這人身上出來吧。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus rebuked him, saying, Hold thy peace, and come out of him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9953,183 +9273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:26  |  Mark 1:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>污鬼叫那人抽了一陣瘋，大聲喊叫，就出來了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the unclean spirit had torn him, and cried with a loud voice, he came out of him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10145,179 +9427,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:27  |  Mark 1:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人都驚訝，以致彼此對問說：「這是甚麼事？是個新道理啊！他用權柄吩咐污鬼，連污鬼也聽從了他。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they were all amazed, insomuch that they questioned among themselves, saying, What thing is this? what new doctrine is this? for with authority commandeth he even the unclean spirits, and they do obey him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10337,183 +9581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:28  |  Mark 1:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌的名聲就傳遍了加利利的四方。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And immediately his fame spread abroad throughout all the region round about Galilee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10529,183 +9735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:2  |  Mark 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正如先知以賽亞書上記着說： 看哪，我要差遣我的使者在你前面， 預備道路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As it is written in the prophets, Behold, I send my messenger before thy face, which shall prepare thy way before thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10721,183 +9889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:29  |  Mark 1:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們一出會堂，就同着雅各、約翰，進了西門和安得烈的家。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And forthwith, when they were come out of the synagogue, they entered into the house of Simon and Andrew, with James and John.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10913,183 +10043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:30  |  Mark 1:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西門的岳母正害熱病躺着，就有人告訴耶穌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Simon’s wife’s mother lay sick of a fever, and anon they tell him of her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11105,183 +10197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:31  |  Mark 1:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌進前拉着她的手，扶她起來，熱就退了，她就服事他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he came and took her by the hand, and lifted her up; and immediately the fever left her, and she ministered unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11297,183 +10351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:32  |  Mark 1:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天晚日落的時候，有人帶着一切害病的，和被鬼附的，來到耶穌跟前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And at even, when the sun did set, they brought unto him all that were diseased, and them that were possessed with devils.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11489,183 +10505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:33  |  Mark 1:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>合城的人都聚集在門前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all the city was gathered together at the door.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11681,183 +10659,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:34  |  Mark 1:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌治好了許多害各樣病的人，又趕出許多鬼，不許鬼說話，因為鬼認識他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he healed many that were sick of divers diseases, and cast out many devils; and suffered not the devils to speak, because they knew him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11873,183 +10813,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:35  |  Mark 1:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>次日早晨，天未亮的時候，耶穌起來，到曠野地方去，在那裏禱告。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in the morning, rising up a great while before day, he went out, and departed into a solitary place, and there prayed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12065,183 +10967,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:36  |  Mark 1:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西門和同伴追了他去，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Simon and they that were with him followed after him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12257,183 +11121,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:37  |  Mark 1:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>遇見了就對他說：「眾人都找你。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they had found him, they said unto him, All men seek for thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12449,183 +11275,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:38  |  Mark 1:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他們說：「我們可以往別處去，到鄰近的鄉村，我也好在那裏傳道，因為我是為這事出來的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto them, Let us go into the next towns, that I may preach there also: for therefore came I forth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12641,183 +11429,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:3  |  Mark 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在曠野有人聲喊着說： 預備主的道， 修直他的路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The voice of one crying in the wilderness, Prepare ye the way of the Lord, make his paths straight.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12833,183 +11583,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:39  |  Mark 1:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是在加利利全地，進了會堂，傳道，趕鬼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he preached in their synagogues throughout all Galilee, and cast out devils.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13025,183 +11737,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:40  |  Mark 1:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一個長大痲瘋的來求耶穌，向他跪下，說：「你若肯，必能叫我潔淨了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there came a leper to him, beseeching him, and kneeling down to him, and saying unto him, If thou wilt, thou canst make me clean.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13217,183 +11891,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:41  |  Mark 1:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌動了慈心，就伸手摸他，說：「我肯，你潔淨了吧！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus, moved with compassion, put forth his hand, and touched him, and saith unto him, I will; be thou clean.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13409,183 +12045,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:42  |  Mark 1:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大痲瘋即時離開他，他就潔淨了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And as soon as he had spoken, immediately the leprosy departed from him, and he was cleansed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13601,183 +12199,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:43  |  Mark 1:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌嚴嚴地囑咐他，就打發他走，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he straitly charged him, and forthwith sent him away;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13793,179 +12353,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:44  |  Mark 1:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對他說：「你要謹慎，甚麼話都不可告訴人，只要去把身體給祭司察看，又因為你潔淨了，獻上摩西所吩咐的禮物，對眾人作證據。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And saith unto him, See thou say nothing to any man: but go thy way, shew thyself to the priest, and offer for thy cleansing those things which Moses commanded, for a testimony unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -13985,183 +12507,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:45  |  Mark 1:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那人出去，倒說許多的話，把這件事傳揚開了，叫耶穌以後不得再明明地進城，只好在外邊曠野地方。人從各處都就了他來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he went out, and began to publish it much, and to blaze abroad the matter, insomuch that Jesus could no more openly enter into the city, but was without in desert places: and they came to him from every quarter.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14177,183 +12661,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:4  |  Mark 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[照這話]，約翰來了，在曠野施洗，傳悔改的洗禮，使罪得赦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>John did baptize in the wilderness, and preach the baptism of repentance for the remission of sins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14369,183 +12815,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:5  |  Mark 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶太全地和耶路撒冷的人都出去到約翰那裏，承認他們的罪，在約旦河裏受他的洗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there went out unto him all the land of Judæa, and they of Jerusalem, and were all baptized of him in the river of Jordan, confessing their sins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14561,183 +12969,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:6  |  Mark 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰穿駱駝毛[的衣服]，腰束皮帶，吃的是蝗蟲、野蜜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And John was clothed with camel’s hair, and with a girdle of a skin about his loins; and he did eat locusts and wild honey;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14753,183 +13123,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:7  |  Mark 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他傳道說：「有一位在我以後來的，能力比我更大，我就是彎腰給他解鞋帶也是不配的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And preached, saying, There cometh one mightier than I after me, the latchet of whose shoes I am not worthy to stoop down and unloose.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14945,183 +13277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬可福音 1:8  |  Mark 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我是用水給你們施洗，他卻要用聖靈給你們施洗。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I indeed have baptized you with water: but he shall baptize you with the Holy Ghost.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>