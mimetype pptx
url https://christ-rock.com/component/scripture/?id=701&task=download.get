--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -107,147 +107,147 @@
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd2b5cc643f45416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rde0dc9f001ce4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8c8fae9c827340a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra32c46c398cc4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rda333b13ca6145e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfc577e0185f846fd" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf024d4b01e694c3f"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0f7bc025b4a3437f"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R75c35b24da5b4508"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R57d5542b137e4811"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R10b1ad4cf04b46d5"/>
-[...53 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="310" r:id="R48553aea66c04e00"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Red57b25cee9c4a2a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf1e5f601f3a84b4a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rbc8b0ce8b7d947da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R7e493c87e82d4ce2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8c2adc568be1408d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb0be742cccb442fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R5d48df44b5984920"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R874e7d1814154acf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rae3dc809177d4339"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R2ef4a66a37514b93"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Ra30b2e01acde435a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re2a57cd738ec4294"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R8145f6ce8d60437f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R8c600405b8564a52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rdc9abb0fe5cb4a2d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R7bf72957caeb454b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R6838a75c7f144150"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rceb6331beec047bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R9dca9cd1ba864733"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R6bb499635eb7415e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R974f157581484302"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rb599c49f19b843da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R453ca023fe62401b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R7c397b8389bb42f1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R40870053ee204ee4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R1c4899f30d844a3b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R93fc926d9db74e89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R187b95f87d4444dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Ra99cba4d4d464dda"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Raff0dac212334693"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R305eaf059dcc4622"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Raf50821ab9ad446f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R1527363ced9b488b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rc3e0d685389342e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="Rb3a0258af14f45a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="Rf5d52e43f5964738"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R3ee6a6cf0a0e4039"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R4be1f5439ee14916"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R02fc355fbf9b4ff5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="Rf191a16cefdb4497"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="Rd3bfa0d95db04b14"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R17ca76feb14d4b6c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="R2080af888bc44473"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="R152f50b7cca94178"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="R6a36942f9a274ced"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="Ra0abbf03f42e4414"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="R3fe806fde7dc42fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="303" r:id="Rd8a508f71fdd45fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="304" r:id="R3856c4fc67d94822"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="305" r:id="Ra4264447af004694"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="306" r:id="R0268070bf6cd4f6a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="307" r:id="Rfe28361ff3a041f1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="308" r:id="R086292a505414615"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="309" r:id="R8b1fcc9171cf4e4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="310" r:id="Rc70cb3feed2845c2"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R08461abe975b4226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf024d4b01e694c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75c35b24da5b4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4bd92b117f004f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R50bc3b5f14004a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R10b1ad4cf04b46d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdb5a2381dd2a4834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R398ad3e712ed4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf0ac489673034b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6adee792012d4fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3b24e18e99d94ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R603f62e830af4be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R49ef37ca1e9547b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8ec2af7211c74556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd784729c83354ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rff1d4071370c475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re1086febd33b48c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rab5c96520bfb4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3967e566e3244912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R20ca35853b804446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R05ff6f09bd174278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Reea47d0c92b34e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R422575f08d3b421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R1f799b0405dd494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rdd7362282d40445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R16412ccbd74c4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf5d224a8ca044ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rab025c9ecb3a488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R2ed80a1c95af4995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4cb35fe81e4c4907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rbf82175b55994c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Ra6fda472875e46da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R8945027c5a444e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rc453c74cd0ad46e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R5cbd5ff6d82f4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R352661c65f5e4da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R5d26eb818bfa4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R95f9c3c6aa6040a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R9e306ce745dc4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R06e5ec4d99a540c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R55fbc8e81b374b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R5eb08c55bf524fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Re5d1083ee2fe4437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R9c4df1cb7505469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rd885ad22f0aa40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rb62e5152a16946af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R145d3fb31d2344e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rb6e22bc2ae784f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R25dee462105c4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Rf5ff23f09de444d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R7ace7f1a5a854840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R83fc57ed08b448fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R48490c7a04fd4008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R3d741bcfca644ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R36feaf05488f479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R52454399877b498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R426274929625482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="R193fc54874a24140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="R1c860ee84f0d4f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="R48553aea66c04e00" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf9f56ba8ef874548" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5e245633e1834322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0f7bc025b4a3437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57d5542b137e4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R57676b17be4b4342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R045102a903a74d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Red57b25cee9c4a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf1e5f601f3a84b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbc8b0ce8b7d947da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7e493c87e82d4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8c2adc568be1408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb0be742cccb442fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5d48df44b5984920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R874e7d1814154acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rae3dc809177d4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2ef4a66a37514b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra30b2e01acde435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re2a57cd738ec4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8145f6ce8d60437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8c600405b8564a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdc9abb0fe5cb4a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7bf72957caeb454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6838a75c7f144150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rceb6331beec047bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9dca9cd1ba864733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R6bb499635eb7415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R974f157581484302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb599c49f19b843da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R453ca023fe62401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R7c397b8389bb42f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R40870053ee204ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R1c4899f30d844a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R93fc926d9db74e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R187b95f87d4444dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Ra99cba4d4d464dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Raff0dac212334693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R305eaf059dcc4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Raf50821ab9ad446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R1527363ced9b488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rc3e0d685389342e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rb3a0258af14f45a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rf5d52e43f5964738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R3ee6a6cf0a0e4039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R4be1f5439ee14916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R02fc355fbf9b4ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rf191a16cefdb4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rd3bfa0d95db04b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R17ca76feb14d4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R2080af888bc44473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R152f50b7cca94178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R6a36942f9a274ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Ra0abbf03f42e4414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R3fe806fde7dc42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="Rd8a508f71fdd45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R3856c4fc67d94822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="Ra4264447af004694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R0268070bf6cd4f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="Rfe28361ff3a041f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="R086292a505414615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="R8b1fcc9171cf4e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="Rc70cb3feed2845c2" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R626623e4276d4f14" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -451,213 +451,213 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra2d4c3cbe3914707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9e916e16e3e4960" /></Relationships>
-[...161 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc03dd7768e614d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67f42c01bb3940d8" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1f9687dec8494702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra06bcd0e0d9e4378" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rcdf317cb6de74e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb24d6ca5b034ff3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R10bc9405e22a4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4c4553cb5a94d4f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rbc4586bd6d124329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0291c4413193497c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7c0171d6768a42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80b8c694cb2a4200" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R25a36a28d9f1465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R97216df01f7e44a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R84da24bac3374a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9dd8eeaa08e45ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra7541a6bddb441ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17b71a7a48104c59" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7b935575f5c34782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ee365cec370465a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra93af5264654457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1dc9974ccc2342ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdf2d828e3dd54f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c7f0cb61ddd402e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5055f2db60374e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7661cc7ec4148a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra3064f119d074d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c6007240cf34d82" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R45c66632ad1d4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcbf7a1b632f441fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R45330b6920c34388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2754ae5238a4017" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R4c47df7671084cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18825ed9009d4b9d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Re430bbbab0994e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4bf330a95134beb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb76ba91f627b4389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R385c0864e0cb4321" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rf49a96c0d4c14087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R274d30ca0d4f4719" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R37cbe93cd68d4d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9578bb4b57a04f14" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R0397d219eb594cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77509440a9514018" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Ra67544a278214ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e87be504db54a8b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9dd2c3022380436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R883db6bfe97940a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R499850cc6c7e4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63e2ec5386e245a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R977376b366de4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2ef8801cd214d07" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rc10400ba69da4d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R802ae003024d48d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R8451262db1af440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c0f8163769a49e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rafb9d23e14264ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5682ae5cacd4bc6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R3d486f4c37a14c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf42146018aab43ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rdb175a6ee61e44f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6188008c9c484a1c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R325f64a68bb34ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93d894a259ed4fa5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Raa6a1a07497f4aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d5bd8ed119645dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R3697960971624dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e1eb19fa8574c91" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re0fb404197cb4162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1dbf91988c54def" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R94355f1cbc934794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra95e59d8e67a4dee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R632f836d802d4227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b145d63daad4ab8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R2d68bd7eeecf4ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R044d79730bbf47ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rb67d3fb72e3a4dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c6aec44beb94a20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Ra186c5f4b6e5496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5de42e4b38044993" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R680fc59e29ef4ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9230315e4a134389" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R358bfdeaec1f4531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7bfbaf6d042449e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R2d829e22d1d94095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4fba9cae93fa492b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R9f5f91234383452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R178ec81c65c044bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R97b66448e0af46e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f1d9e21e02d4ad0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra6110f54d64342f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcabf7207ea04446f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R1d6b78d70d5149d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R558dd52c64744388" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R2d1a88c96ff14f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53d2d481293e45df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R0f03d2168caa4c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfb33efb23024643" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="R79ca44c953f4499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra0bf6f7e67c24d0f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="Re2213c93ada045b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfee0de77aeca48b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide55.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="R151859062bb34326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64768af9b9cb4b6c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R50fc33a0ab49438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce47c15d2db642e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra11256eeb79041e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R485d4d247ce2429d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd61fb1eed63a43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R29ca8ce978d04e15" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf392d5da29734859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d0fa279765448de" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -5841,100 +5841,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R524112b9ab3646f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R152868b821b74e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1ebd4b1d9399483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R281ed851fede4d35" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R93dd61171603481b" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R87484cea5f754bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4e8a307caeac4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra2f8dd77fc97428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2c0d30e400fa4b7f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R680f2a8873624808" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R152868b821b74e6c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4e8a307caeac4caa"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1ebd4b1d9399483c"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra2f8dd77fc97428b"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -6960,116 +6960,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R281ed851fede4d35"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2c0d30e400fa4b7f"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R93c83376dbd440b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R252ae086cc1d4088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2765612274354a5e" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2204bb3cedf041e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf737052914e44bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1aa9d5347b644ce4" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R252ae086cc1d4088"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2765612274354a5e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf737052914e44bcd"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1aa9d5347b644ce4"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -7133,213 +7133,213 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28ef63ad38f04102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6d5d2a97ab644dea" /></Relationships>
-[...161 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ef50f3aa15045fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3dc8b0918c4c4ddd" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83e9842559f840f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8bac06f35c0e4ab1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07bea3907df34c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R86fbc156e3264e5b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28eed9d2362a48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rc11759bd5df44b39" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R63b3df2086b34d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rbbcddb28fa5c42f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R78cef120ed6449f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R96f64f9537964def" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68e1e04a071f416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R1b501514b61948f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb17ad253c3d748eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R1fe470cb0dcd4830" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f6c57e58e5f4bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Re6b5f5866f1645e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reab5075944d444d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R47140a6cdf4a44dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbfb68ffcc6674a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R9ccbd06ec48444ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R862e30c45a5a4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R3c631ecbebe54134" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18dd8aedeffb4c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rcd4017e6c41247ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52587e64a3c64d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R8f0d913986df4889" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28ceccacfd024053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rc0f33b6d0d0746d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd9867782b848484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R1d308768721d4528" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R77c2853c34854635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R5e190be661114c27" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2abe56bb13f41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R456f75c6cfa84648" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5a175e6a4a64c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R230be085ee5f41fe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76bbbda3083c441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rc88d7a8b50a249cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R053e9582954f4a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R9547c95369b34591" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44856a9edf7a4200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R1fd1a49dac2a4ca5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a5cfd37dea24070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R6c82ea7ba10142f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf0a1ded7443d46f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R61bbcc8dbc154abe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93ee16d3897048ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R49929ac0a0b34870" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ea3ad2dc48a4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Ref4d34c5b8df4ff9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86761a47c0e642ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R6d9006e49656429e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93f7433d5fd34306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R34393a6789d041fe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7fdaa5ff188b4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Rad999d68b5134adc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda57579283e146df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Raedd7a1f7c584d9f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb55cfb39cb7444d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R776796670d094baa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1b0cd4f30af4b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R3561222c2d6f495a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ac0db0dac644472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R28cf5ed0a79d4419" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c81b9f769214462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="Rb65936f85b554f7b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e3f4844b0e44199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R42a389ffcad54211" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36f66b3369e248f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R225147b918404b40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b584c2f7a704706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="Raf7ee710872042a5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R789d452e2a01482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="Rce81970960874c25" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6b2ce2e83194ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="R5d103f1a81f14754" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35e042245f6a4f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="Re7bd2aa6e2284e2a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29b4eafd102f4681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="Rd77efd4823984362" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R389ff454c9c645f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="Rf61824704ac14659" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76a916af6a334bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide47.xml" Id="R0bc06ef721974cc0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29f972a6d3d34c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide48.xml" Id="R3e57c954e2a3404a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8fd9481efea24689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide49.xml" Id="Re545f96c68fb4261" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9cd1fb1734fe494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R6cb4abb704b7451d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b4e3f19663a484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide50.xml" Id="R1ed6cd1b44594fb0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5d0d617ecf4477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide51.xml" Id="R3fa74c6d4e8b42f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbad4dc9352da42a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide52.xml" Id="R450d4e9d3adb4d84" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9923f857d8f24b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide53.xml" Id="Rd6302e9380364466" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2790b51c1194826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide54.xml" Id="Rba71ddec63024995" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdcf840243e464544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide55.xml" Id="R61eb2f155b6f49ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbcc2b609983e46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4a27eb06a90b40c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde793eb39b7e42b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb2c2eac24df74346" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec8790bfd4b74155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R687cef8e078a4a17" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd55cfc9a2084540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rcf75059ab1224e9d" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7357,65 +7357,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Numbers 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7433,183 +7437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:9  |  Numbers 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>屬西布倫的，有希倫的兒子以利押；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of Zebulun; Eliab the son of Helon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7625,183 +7591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:10  |  Numbers 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟子孫、屬以法蓮的，有亞米忽的兒子以利沙瑪；屬瑪拿西的，有比大蓿的兒子迦瑪列；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of the children of Joseph: of Ephraim; Elishama the son of Ammihud: of Manasseh; Gamaliel the son of Pedahzur.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7817,183 +7745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:11  |  Numbers 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>屬便雅憫的，有基多尼的兒子亞比但；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of Benjamin; Abidan the son of Gideoni.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8009,183 +7899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:12  |  Numbers 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>屬但的，有亞米沙代的兒子亞希以謝；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of Dan; Ahiezer the son of Ammishaddai.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8201,183 +8053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:13  |  Numbers 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>屬亞設的，有俄蘭的兒子帕結；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of Asher; Pagiel the son of Ocran.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8393,183 +8207,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:14  |  Numbers 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>屬迦得的，有丟珥的兒子以利雅薩；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of Gad; Eliasaph the son of Deuel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8585,183 +8361,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:15  |  Numbers 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>屬拿弗他利的，有以南的兒子亞希拉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of Naphtali; Ahira the son of Enan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8777,183 +8515,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:16  |  Numbers 1:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這都是從會中選召的，各作本支派的首領，都是以色列軍中的統領。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These  were the renowned of the congregation, princes of the tribes of their fathers, heads of thousands in Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8969,183 +8669,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:17  |  Numbers 1:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是，摩西、亞倫帶着這些按名指定的人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses and Aaron took these men which are expressed by their names:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9161,183 +8823,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:18  |  Numbers 1:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當二月初一日招聚全會眾。會眾就照他們的家室、宗族、人名的數目，從二十歲以外的，都述說自己的家譜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they assembled all the congregation together on the first day of the second month, and they declared their pedigrees after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, by their polls.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9353,179 +8977,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:1  |  Numbers 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人出埃及地後，第二年二月初一日，耶和華在西奈的曠野、會幕中曉諭摩西說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD spake unto Moses in the wilderness of Sinai, in the tabernacle of the congregation, on the first day of the second month, in the second year after they were come out of the land of Egypt, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9545,183 +9131,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:19  |  Numbers 1:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華怎樣吩咐摩西，他就怎樣在西奈的曠野數點他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As the LORD commanded Moses, so he numbered them in the wilderness of Sinai.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9737,183 +9285,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:20  |  Numbers 1:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列的長子，呂便子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的男丁，共有四萬六千五百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the children of Reuben, Israel’s eldest son, by their generations, after their families, by the house of their fathers, according to the number of the names, by their polls, every male from twenty years old and upward, all that were able to go forth to war;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9929,183 +9439,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:21  |  Numbers 1:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）以色列的長子，呂便子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的男丁，共有四萬六千五百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Those that were numbered of them, even of the tribe of Reuben, were forty and six thousand and five hundred.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10121,183 +9593,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:22  |  Numbers 1:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西緬子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的男丁，共有五萬九千三百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of the children of Simeon, by their generations, after their families, by the house of their fathers, those that were numbered of them, according to the number of the names, by their polls, every male from twenty years old and upward, all that were able to go forth to war;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10313,183 +9747,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:23  |  Numbers 1:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）西緬子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的男丁，共有五萬九千三百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Those that were numbered of them, even of the tribe of Simeon, were fifty and nine thousand and three hundred.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10505,179 +9901,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:24  |  Numbers 1:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>迦得子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的，共有四萬五千六百五十名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of the children of Gad, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10697,183 +10055,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:25  |  Numbers 1:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）迦得子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的，共有四萬五千六百五十名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Those that were numbered of them, even of the tribe of Gad, were forty and five thousand six hundred and fifty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10889,183 +10209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:26  |  Numbers 1:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶大子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的，共有七萬四千六百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of the children of Judah, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11081,183 +10363,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:27  |  Numbers 1:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）猶大子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的，共有七萬四千六百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Those that were numbered of them, even of the tribe of Judah, were threescore and fourteen thousand and six hundred.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11273,183 +10517,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:28  |  Numbers 1:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以薩迦子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的，共有五萬四千四百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of the children of Issachar, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11465,179 +10671,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:2  |  Numbers 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你要按以色列全會眾的家室、宗族、人名的數目計算所有的男丁。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Take ye the sum of all the congregation of the children of Israel, after their families, by the house of their fathers, with the number of their names, every male by their polls;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -11657,183 +10825,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:29  |  Numbers 1:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）以薩迦子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的，共有五萬四千四百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Those that were numbered of them, even of the tribe of Issachar, were fifty and four thousand and four hundred.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11849,183 +10979,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:30  |  Numbers 1:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西布倫子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的，共有五萬七千四百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of the children of Zebulun, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12041,183 +11133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:31  |  Numbers 1:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）西布倫子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的，共有五萬七千四百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Those that were numbered of them, even of the tribe of Zebulun, were fifty and seven thousand and four hundred.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12233,183 +11287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:32  |  Numbers 1:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟子孫屬以法蓮子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的，共有四萬零五百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of the children of Joseph, namely, of the children of Ephraim, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12425,183 +11441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:33  |  Numbers 1:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）約瑟子孫屬以法蓮子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的，共有四萬零五百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Those that were numbered of them, even of the tribe of Ephraim, were forty thousand and five hundred.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12617,183 +11595,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:34  |  Numbers 1:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪拿西子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的，共有三萬二千二百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of the children of Manasseh, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12809,183 +11749,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:35  |  Numbers 1:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）瑪拿西子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的，共有三萬二千二百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Those that were numbered of them, even of the tribe of Manasseh, were thirty and two thousand and two hundred.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13001,183 +11903,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:36  |  Numbers 1:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>便雅憫子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的，共有三萬五千四百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of the children of Benjamin, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13193,183 +12057,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:37  |  Numbers 1:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）便雅憫子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的，共有三萬五千四百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Those that were numbered of them, even of the tribe of Benjamin, were thirty and five thousand and four hundred.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13385,179 +12211,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:38  |  Numbers 1:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的，共有六萬二千七百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of the children of Dan, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -13577,183 +12365,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:3  |  Numbers 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡以色列中，從二十歲以外，能出去打仗的，你和亞倫要照他們的軍隊數點。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>From twenty years old and upward, all that are able to go forth to war in Israel: thou and Aaron shall number them by their armies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13769,183 +12519,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:39  |  Numbers 1:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）但子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的，共有六萬二千七百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Those that were numbered of them, even of the tribe of Dan, were threescore and two thousand and seven hundred.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13961,183 +12673,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:40  |  Numbers 1:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞設子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的，共有四萬一千五百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of the children of Asher, by their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14153,183 +12827,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:41  |  Numbers 1:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）亞設子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的，共有四萬一千五百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Those that were numbered of them, even of the tribe of Asher, were forty and one thousand and five hundred.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14345,183 +12981,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:42  |  Numbers 1:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿弗他利子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的，共有五萬三千四百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of the children of Naphtali, throughout their generations, after their families, by the house of their fathers, according to the number of the names, from twenty years old and upward, all that were able to go forth to war;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14537,183 +13135,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:43  |  Numbers 1:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）拿弗他利子孫的後代，照着家室、宗族、人名的數目，從二十歲以外，凡能出去打仗、被數的，共有五萬三千四百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Those that were numbered of them, even of the tribe of Naphtali, were fifty and three thousand and four hundred.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14729,183 +13289,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:44  |  Numbers 1:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些就是被數點的，是摩西、亞倫，和以色列中十二個首領所數點的；這十二個人各作各宗族的代表。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These are those that were numbered, which Moses and Aaron numbered, and the princes of Israel, being twelve men: each one was for the house of his fathers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14921,179 +13443,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:45  |  Numbers 1:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，凡以色列人中被數的，照着宗族，從二十歲以外，能出去打仗、被數的，共有六十萬零三千五百五十名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So were all those that were numbered of the children of Israel, by the house of their fathers, from twenty years old and upward, all that were able to go forth to war in Israel;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -15113,183 +13597,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:46  |  Numbers 1:46 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）這樣，凡以色列人中被數的，照着宗族，從二十歲以外，能出去打仗、被數的，共有六十萬零三千五百五十名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even all they that were numbered were six hundred thousand and three thousand and five hundred and fifty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15305,183 +13751,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:47  |  Numbers 1:47 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未人卻沒有按着支派數在其中，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the Levites after the tribe of their fathers were not numbered among them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15497,183 +13905,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:48  |  Numbers 1:48 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為耶和華曉諭摩西說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the LORD had spoken unto Moses, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15689,183 +14059,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:4  |  Numbers 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>每支派中必有一人作本支派的族長，幫助你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And with you there shall be a man of every tribe; every one head of the house of his fathers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15881,183 +14213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:49  |  Numbers 1:49 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「惟獨利未支派你不可數點，也不可在以色列人中計算他們的總數。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Only thou shalt not number the tribe of Levi, neither take the sum of them among the children of Israel:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16073,183 +14367,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:50  |  Numbers 1:50 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只要派利未人管法[櫃]的帳幕和其中的器具，並屬乎帳幕的；他們要抬帳幕和其中的器具，並要辦理帳幕的事，在帳幕的四圍安營。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou shalt appoint the Levites over the tabernacle of testimony, and over all the vessels thereof, and over all things that belong to it: they shall bear the tabernacle, and all the vessels thereof; and they shall minister unto it, and shall encamp round about the tabernacle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16265,179 +14521,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:51  |  Numbers 1:51 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帳幕將往前行的時候，利未人要拆卸；將支搭的時候，利未人要豎起。近前來的外人必被治死。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the tabernacle setteth forward, the Levites shall take it down: and when the tabernacle is to be pitched, the Levites shall set it up: and the stranger that cometh nigh shall be put to death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -16457,183 +14675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:52  |  Numbers 1:52 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人支搭帳棚，要照他們的軍隊，各歸本營，各歸本纛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the children of Israel shall pitch their tents, every man by his own camp, and every man by his own standard, throughout their hosts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16649,179 +14829,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:53  |  Numbers 1:53 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但利未人要在法[櫃]帳幕的四圍安營，免得忿怒臨到以色列會眾；利未人並要謹守法[櫃]的帳幕。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the Levites shall pitch round about the tabernacle of testimony, that there be no wrath upon the congregation of the children of Israel: and the Levites shall keep the charge of the tabernacle of testimony.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -16841,183 +14983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:54  |  Numbers 1:54 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人就這樣行。凡耶和華所吩咐摩西的，他們就照樣行了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the children of Israel did according to all that the LORD commanded Moses, so did they.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17033,183 +15137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:5  |  Numbers 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的名字：屬呂便的，有示丟珥的兒子以利蓿；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these are the names of the men that shall stand with you: of the tribe of Reuben; Elizur the son of Shedeur.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17225,183 +15291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:6  |  Numbers 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>屬西緬的，有蘇利沙代的兒子示路蔑；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of Simeon; Shelumiel the son of Zurishaddai.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17417,183 +15445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:7  |  Numbers 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>屬猶大的，有亞米拿達的兒子拿順；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of Judah; Nahshon the son of Amminadab.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17609,183 +15599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 1:8  |  Numbers 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>屬以薩迦的，有蘇押的兒子拿坦業；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of Issachar; Nethaneel the son of Zuar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>