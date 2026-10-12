--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -101,144 +101,144 @@
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re5209f1a88cb455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R696bf3a1e4d2452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1ce1b48f2a564133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rde015e4b2af04283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R987293e3444647e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbe13dcca3c4c41e7" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2a6af55689bf4492"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R34a881988c114b88"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rcd2312b6eb8342cd"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R69b6fa34cfd54871"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra535f0500ff64568"/>
-[...50 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="307" r:id="R28941691b5c14026"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc46233b34f0444e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R88e1d4b9447a43dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R791f7cf75b5c444f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R73a1187cd5664f57"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R206e930e62284fac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rbcaee4d9d0574677"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R51f61031cdb44fd8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R63404ed925ae4c11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R438736ed39e54af7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R690a20acc2b34236"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R47cc8c5537bb48c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R050c8a9525124001"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R7c51271744404e8d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rb8327466b1fe491d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R0063ff4ff5274593"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rd557debc3b00447c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rae55b074dade485c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Re528cf54cdad439f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rbcf13c8f5ace4927"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R3daa6b0da3f4498b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rc7954a62f87943e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rd9e9eb0808a449e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rcb25cfbc542048e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rd4d47ec801d94ad6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R8b3700ebad4c485a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R44cd1b72e7934752"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rfcc3498f26804a85"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R8c1f97016a5a4e51"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rb3902157166d4e34"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R1c610a9eb485488e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R163ee7f7428a4576"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Ree1f966c36584686"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rc9677cbacc1f4779"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R14369db973824cad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R0e994a288c234c1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="Rf3519462e6064e63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="Rc47166997094400b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="Re6fa507dc5604f31"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="Rbb655af6b5fb4366"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R35356598b2554592"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R243ddf78f98f4816"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R86d5b534e9dd4671"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="R3349450585ae4526"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="R422665be6d7f445d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="R004eb9c6e06047c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="R8fecd18bcc5348c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="Rdf4af836ed274be0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="303" r:id="R5ac0a015e0074b1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="304" r:id="Rccf1432a32044e05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="305" r:id="R2260f31edc5d4a5c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="306" r:id="R2a6fde319b124bcd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="307" r:id="R469ed5814c1a45aa"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R067eee97ebcd4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2a6af55689bf4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd2312b6eb8342cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4b22dd63c3df4efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re222737dde2e4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra535f0500ff64568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4fc5fd0958fe4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3e0dd2bc90644490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7e97fbf6cd8b473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R95af494ace81447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R642129cc82e84ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd8bf5c8cc0454f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rea0ebb689b934d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcd7c9c65e4b4478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3fa1a94912394583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6e1533ec6ecb4185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7aa288529580445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1d3b52fd35bc42b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra8918d51c8e244cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re0bf9ffc4a134b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc88bc1322ba14071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rdbb5816a110045db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5dc018cd0fd64d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra94d1581e41c4f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3c4a36fd03b54e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd41e2c2762d1447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R988c5ea213354848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R122d6033ec40411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rba17787d975c433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R92156870a6d24374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R9ba7af8272014587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R219807ac41924ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R390b20785e4e4fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R266f3506d8854ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rf764143704ff4062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Ra186f8f33edf417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rd33c244c51b74be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R66d991e0c94746b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R8d5954b4227f4817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R59cd585154064ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rcc6620eb06c244a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R8c5ea7b8c1754a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R8d63bbabe1194ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rac076a22ef074b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rb1c82778ce9f4c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R732a2c24a332401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R2b0a35c290ac4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Re04694d2862144a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Re6c24cc76fb64fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R7dfc71b6aa484caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Rb4cb5ef99fc846f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Ra90e3a66e2f449f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R043065fd498244c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="Rfd93ca76cf624a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R58ad1e0051f0495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R2ad2b487a3124f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R28941691b5c14026" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R61595dec81e74aed" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8d7d2641d9224b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R34a881988c114b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69b6fa34cfd54871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb6d069794b924557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf4bab890ba7b4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc46233b34f0444e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R88e1d4b9447a43dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R791f7cf75b5c444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R73a1187cd5664f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R206e930e62284fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbcaee4d9d0574677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R51f61031cdb44fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R63404ed925ae4c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R438736ed39e54af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R690a20acc2b34236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R47cc8c5537bb48c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R050c8a9525124001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7c51271744404e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb8327466b1fe491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0063ff4ff5274593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd557debc3b00447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rae55b074dade485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re528cf54cdad439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbcf13c8f5ace4927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3daa6b0da3f4498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc7954a62f87943e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd9e9eb0808a449e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rcb25cfbc542048e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd4d47ec801d94ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R8b3700ebad4c485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R44cd1b72e7934752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rfcc3498f26804a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R8c1f97016a5a4e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rb3902157166d4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R1c610a9eb485488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R163ee7f7428a4576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Ree1f966c36584686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rc9677cbacc1f4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R14369db973824cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R0e994a288c234c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rf3519462e6064e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rc47166997094400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Re6fa507dc5604f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rbb655af6b5fb4366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R35356598b2554592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R243ddf78f98f4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R86d5b534e9dd4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R3349450585ae4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R422665be6d7f445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R004eb9c6e06047c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R8fecd18bcc5348c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rdf4af836ed274be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R5ac0a015e0074b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="Rccf1432a32044e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R2260f31edc5d4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R2a6fde319b124bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R469ed5814c1a45aa" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd7b3fded5bed4381" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -442,204 +442,204 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rafa85f07f2174507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba28dedf326848b1" /></Relationships>
-[...152 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1592f88b14fc4dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Refe858b896e8414b" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcc940a3f62d24f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c5e19483d024480" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfb7d1c096bed49f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re1a79eb00ce549cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra42e72dbb6ce4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R535092b29f3d47ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R00f7b954c0124e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93ce7ee0ed9142a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rabc1ae3eeabe457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c4eb405ab8f45ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re8519c60ed1441db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1fdef462a1124c82" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R19736e3d6dfb4643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R003997e59d264f8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R91f88466252e43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf28b14759c164a43" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb2129b313cc64eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra27acb1309be4f15" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R94d695731bb34b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1da37a8829db4af8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rad9e264a97b946f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3c4cf39388844a1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R02211fda5cbd48e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa81bf1cc0bb4db8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rfb5caf9f6bbf418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rddeac8fa88914486" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb089c954778d4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d7dd3368b3c4c83" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra3a3b876cfdb486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa17b6358b7c4c4f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc869405f911a42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R768c1f1f3fd7477b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R5b68ad78b33f43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R488e997b03ba44c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R0fa1ddd286ca428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57e55aa949ee42e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R3c91f411860c4003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08e8bf32edb24945" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rabc682a140344aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42fb4bde39cb480e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R7fe408fca48a4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf9ea4669c3d4761" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rdf983a793e494d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb930a0dc1766455a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4f8e50a846c64924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a36d1d320914500" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R75c15474069f41d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb262fda0f23f4ee0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R81a6a099743941fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66ae7af0f9334e8a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R27d1b3ef60624492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re16f5af488a14f54" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rfd69143839624a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra89d14cd4cb24be2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rd46481e6c2194df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37e09f475e28423c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R44455b6d5b5d4190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R107614b012194acf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R7341b0b69d8b4276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb65cc59409eb4e3c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rcb43109b10fb498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41668b2d701a45f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R8fe3d9818f3f4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f3ebb4ef7914d1f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rb2619e3e804c414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rded290e0fe964df8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9c34cc991f3945de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac5c531778c847b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R04c8dbb208744906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69c37acf6df34de5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rc69c74e65a51436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5805445e75124356" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R1b9b282f6ee148cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra2263ea5c8b44355" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R9daf8f6a4e53464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49dc6fe118f14b4d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R13e228b3578d48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R40b20feace9f44b9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Re0fbf597a8454259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4df0118f1cff475d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Ra3946b1e35cb46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95788a9e1df24d57" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rc09fb40b455f41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R383179e3436c4975" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="Rb3d098d4f8dc4b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7a51b514c184f21" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R1bd0facb17234245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81f76f8d503140ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6fd7c27cef1246f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43d24653def443c4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="Reda3bdd8fa594592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R800d1e45d4db49b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="Rf4a439b74f4f46a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0914339b4994d65" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R0497f45f54c64246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf112d9f0661e4e08" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R345f61a324f446c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6cd1300270224948" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3823af4f8d704133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re76e7c8b5ab340a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rabfa71e8f3ef437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc3efc45023d4917" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rae6cb94ba4f14d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5307c20e2b6e4483" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -5538,100 +5538,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd7a755494a294433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8221a0bfb0864ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6b17f30eeaf448cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc7b405f2caa640eb" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5e8032b631dc4509" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1f204243cb5a4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rad61104819c04d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2bfd1172fe894d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re5e9be1ea0004164" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R70e56350d0864926" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8221a0bfb0864ee7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rad61104819c04d9d"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6b17f30eeaf448cd"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2bfd1172fe894d1f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -6657,116 +6657,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc7b405f2caa640eb"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re5e9be1ea0004164"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3318e27b8a844599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R939eb55c323c45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5123533e87f4ea6" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6d5879f9b78041e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4da06c1be77e4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea14f9b547294c96" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R939eb55c323c45f4"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf5123533e87f4ea6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4da06c1be77e4da0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rea14f9b547294c96"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -6830,204 +6830,204 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44500b3af15d4801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R07d4ad9dc5244607" /></Relationships>
-[...152 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4afb9003b3994ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R84828d261462416c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2912c945ff640a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2599997a6b35441c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R553a752221054d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R4b2b22042f424c12" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0e76437c19c48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R7fd0e90762d7403e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0fba47da87f4455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rf86c734fb4eb4d51" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbed5932e25fa425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R4b4431504973466a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52315c974389484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rab9541e3ced5461e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5bd75041b9e9456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R5ca822442717438e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ee19bd1f7e24711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rc569189f3a0f40fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff7c337a641743bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Re42e9a43a699430c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8edf11508464116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R29c249ee85994f31" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b7d891129f348cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rdf9013f77bcb4a3d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R346c0b4f7ab249ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Reb218c3e3c96412d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a0ba405f20842c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Ra9d52e32d2154988" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2eed1417159e4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rcc5644c314c84438" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R892ce683298a4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R41a77dacad9b4f41" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac5e7072bc0d4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R1ee72caadc144a0d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b5bef7d66284e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R19760b78a2c44690" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra66cfe02106c45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rf823b2cafeba4ce9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d200edc8ac646de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rd26a278764c346f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R37f5de48e0584764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R59621535c6344d76" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R58aadaf8845d4623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R47bff2e38bda4a53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ac65000d6db4c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rdd8e03d3583e4b74" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfcdd320e3c4e4701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R7e707b4d993c4cba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69354154d9574d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R0711c9bfd5894725" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc5729b2c092458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R76b7f045a05640fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R634a4b04a23b4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R2ff5d6e53d9446b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R982a48204217409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R7cd9baa6ac5c43fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbaa2dd5aa95a43d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R2455e2d95d014d47" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e500d7131764f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Re4cb0dacc5054779" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6090dc9f93ee4af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R552df31d30414aa6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b2c4c0622e44910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R70d77a1ed6d0483f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R545d3f21ec6b416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R9ec21da1236a4b6e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R645fffcedb2243f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="R447a8b6d54324927" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R041c3cbfd43b477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rb51a42f223b44c0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44739d41c8c34cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="Rf4ba1f67ff034772" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2fd18c7cbda24a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R1ee7e1225fbe4942" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R443110c6c0ed46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="R9b66c2140902459a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2a823a87a5c4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="R2c1bcbaee67d4a6f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R632d170eed134865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="Re715112c130249bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24fe13cc78d4446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="R1e12e36001ce4428" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e81802cd26b49f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="Rb6edbcbc797d498f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04b808cba6964a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide47.xml" Id="Ra5145481614e4365" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f3b2267c52d40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide48.xml" Id="Raf7642f797264592" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac179f490fee460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide49.xml" Id="R44237be78b204a33" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdfb27d8da6004cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R390473ec9cf64fcb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8fc1a428959d45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide50.xml" Id="R61e94158f1ef466f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R495fdd9df406469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide51.xml" Id="R467bf009213c48a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0321de052da94f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide52.xml" Id="R61f5685351a9479d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbda009cc58444927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R0d73ad8edeed45b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re494baa9b93f4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R962f6c9e5462428d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b24d6a108b6464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R866e21e60ca245b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40cb0ea900d54118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6cf20482c76d4ba4" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7045,65 +7045,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Numbers 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7121,183 +7125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:9  |  Numbers 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要將利未人給亞倫和他的兒子，因為他們是從以色列人中選出來給他的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt give the Levites unto Aaron and to his sons: they are wholly given unto him out of the children of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7313,183 +7279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:10  |  Numbers 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要囑咐亞倫和他的兒子謹守自己祭司的職任。近前來的外人必被治死。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt appoint Aaron and his sons, and they shall wait on their priest’s office: and the stranger that cometh nigh shall be put to death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7505,183 +7433,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:11  |  Numbers 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華曉諭摩西說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD spake unto Moses, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7697,179 +7587,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:12  |  Numbers 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「我從以色列人中揀選了利未人，代替以色列人一切頭生的；利未人要歸我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I, behold, I have taken the Levites from among the children of Israel instead of all the firstborn that openeth the matrix among the children of Israel: therefore the Levites shall be mine;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7889,179 +7741,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:13  |  Numbers 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為凡頭生的是我的；我在埃及地擊殺一切頭生的那日就把以色列中一切頭生的，連人帶牲畜都分別為聖歸我；他們定要屬我。我是耶和華。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because all the firstborn are mine; for on the day that I smote all the firstborn in the land of Egypt I hallowed unto me all the firstborn in Israel, both man and beast: mine shall they be: I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8081,183 +7895,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:14  |  Numbers 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華在西奈的曠野曉諭摩西說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD spake unto Moses in the wilderness of Sinai, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8273,183 +8049,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:15  |  Numbers 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你要照利未人的宗族、家室數點他們。凡一個月以外的男子都要數點。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Number the children of Levi after the house of their fathers, by their families: every male from a month old and upward shalt thou number them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8465,183 +8203,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:16  |  Numbers 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是摩西照耶和華所吩咐的數點他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses numbered them according to the word of the LORD, as he was commanded.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8657,183 +8357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:17  |  Numbers 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未眾子的名字是革順、哥轄、米拉利。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these were the sons of Levi by their names; Gershon, and Kohath, and Merari.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8849,183 +8511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:18  |  Numbers 3:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>革順的兒子，按着家室，是立尼、示每。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these are the names of the sons of Gershon by their families; Libni, and Shimei.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9041,183 +8665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:1  |  Numbers 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華在西奈山曉諭摩西的日子，亞倫和摩西的後代如下：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These also are the generations of Aaron and Moses in the day that the LORD spake with Moses in mount Sinai.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9233,183 +8819,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:19  |  Numbers 3:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥轄的兒子，按着家室，是暗蘭、以斯哈、希伯倫、烏薛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Kohath by their families; Amram, and Izehar, Hebron, and Uzziel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9425,183 +8973,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:20  |  Numbers 3:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>米拉利的兒子，按着家室，是抹利、母示。這些按着宗族是利未人的家室。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Merari by their families; Mahli, and Mushi. These  are the families of the Levites according to the house of their fathers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9617,183 +9127,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:21  |  Numbers 3:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>屬革順的，有立尼族、示每族。這是革順的二族。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of Gershon was the family of the Libnites, and the family of the Shimites: these are the families of the Gershonites.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9809,179 +9281,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:22  |  Numbers 3:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其中被數、從一個月以外所有的男子共有七千五百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Those that were numbered of them, according to the number of all the males, from a month old and upward, even those that were numbered of them were seven thousand and five hundred.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10001,183 +9435,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:23  |  Numbers 3:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這革順的二族要在帳幕後西邊安營。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The families of the Gershonites shall pitch behind the tabernacle westward.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10193,183 +9589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:24  |  Numbers 3:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拉伊勒的兒子以利雅薩作革順人宗族的首領。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the chief of the house of the father of the Gershonites shall be Eliasaph the son of Lael.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10385,179 +9743,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:25  |  Numbers 3:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>革順的子孫在會幕中所要看守的，就是帳幕和罩棚，並罩棚的蓋與會幕的門簾，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the charge of the sons of Gershon in the tabernacle of the congregation shall be the tabernacle, and the tent, the covering thereof, and the hanging for the door of the tabernacle of the congregation,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10577,179 +9897,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:26  |  Numbers 3:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>院子的帷子和門簾（院子是圍帳幕和壇的），並一切使用的繩子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the hangings of the court, and the curtain for the door of the court, which is by the tabernacle, and by the altar round about, and the cords of it for all the service thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10769,179 +10051,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:27  |  Numbers 3:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>屬哥轄的，有暗蘭族、以斯哈族、希伯倫族、烏薛族。這是哥轄的諸族。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And of Kohath was the family of the Amramites, and the family of the Izeharites, and the family of the Hebronites, and the family of the Uzzielites: these are the families of the Kohathites.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10961,183 +10205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:28  |  Numbers 3:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>按所有男子的數目，從一個月以外看守聖所的，共有八千六百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the number of all the males, from a month old and upward, were eight thousand and six hundred, keeping the charge of the sanctuary.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11153,183 +10359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:2  |  Numbers 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞倫的兒子，長子名叫拿答，還有亞比戶、以利亞撒、以他瑪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these are the names of the sons of Aaron; Nadab the firstborn, and Abihu, Eleazar, and Ithamar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11345,183 +10513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:29  |  Numbers 3:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哥轄兒子的諸族要在帳幕的南邊安營。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The families of the sons of Kohath shall pitch on the side of the tabernacle southward.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11537,183 +10667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:30  |  Numbers 3:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>烏薛的兒子以利撒反作哥轄宗族家室的首領。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the chief of the house of the father of the families of the Kohathites shall be Elizaphan the son of Uzziel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11729,179 +10821,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:31  |  Numbers 3:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們所要看守的是[約]櫃、桌子、燈臺、兩座壇與聖所內使用的器皿，並簾子和一切使用之物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And their charge shall be the ark, and the table, and the candlestick, and the altars, and the vessels of the sanctuary wherewith they minister, and the hanging, and all the service thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -11921,183 +10975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:32  |  Numbers 3:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>祭司亞倫的兒子以利亞撒作利未人眾首領的領袖，要監察那些看守聖所的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Eleazar the son of Aaron the priest shall be chief over the chief of the Levites, and have the oversight of them that keep the charge of the sanctuary.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12113,183 +11129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:33  |  Numbers 3:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>屬米拉利的，有抹利族、母示族。這是米拉利的二族。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of Merari was the family of the Mahlites, and the family of the Mushites: these are the families of Merari.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12305,183 +11283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:34  |  Numbers 3:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們被數的，按所有男子的數目，從一個月以外的，共有六千二百名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And those that were numbered of them, according to the number of all the males, from a month old and upward, were six thousand and two hundred.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12497,183 +11437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:35  |  Numbers 3:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞比亥的兒子蘇列作米拉利二宗族的首領。他們要在帳幕的北邊安營。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the chief of the house of the father of the families of Merari was Zuriel the son of Abihail: these shall pitch on the side of the tabernacle northward.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12689,183 +11591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:36  |  Numbers 3:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>米拉利子孫的職分是看守帳幕的板、閂、柱子、帶卯的座，和帳幕一切所使用的器具，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And under the custody and charge of the sons of Merari shall be the boards of the tabernacle, and the bars thereof, and the pillars thereof, and the sockets thereof, and all the vessels thereof, and all that serveth thereto,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12881,183 +11745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:37  |  Numbers 3:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>院子四圍的柱子、帶卯的座、橛子，和繩子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the pillars of the court round about, and their sockets, and their pins, and their cords.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13073,183 +11899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:38  |  Numbers 3:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在帳幕前東邊，向日出之地安營的是摩西、亞倫，和亞倫的兒子。他們看守聖所，替以色列人守[耶和華]所吩咐的。近前來的外人必被治死。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But those that encamp before the tabernacle toward the east, even before the tabernacle of the congregation eastward, shall be Moses, and Aaron and his sons, keeping the charge of the sanctuary for the charge of the children of Israel; and the stranger that cometh nigh shall be put to death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13265,183 +12053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:3  |  Numbers 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是亞倫兒子的名字，都是受膏的祭司，是摩西叫他們承接聖職供祭司職分的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These are the names of the sons of Aaron, the priests which were anointed, whom he consecrated to minister in the priest’s office.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13457,179 +12207,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:39  |  Numbers 3:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡被數的利未人，就是摩西、亞倫照耶和華吩咐所數的，按着家室，從一個月以外的男子，共有二萬二千名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All that were numbered of the Levites, which Moses and Aaron numbered at the commandment of the LORD, throughout their families, all the males from a month old and upward, were twenty and two thousand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -13649,183 +12361,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:40  |  Numbers 3:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華對摩西說：「你要從以色列人中數點一個月以外、凡頭生的男子，把他們的名字記下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD said unto Moses, Number all the firstborn of the males of the children of Israel from a month old and upward, and take the number of their names.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13841,183 +12515,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:41  |  Numbers 3:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我是耶和華。你要揀選利未人歸我，代替以色列人所有頭生的，也取利未人的牲畜代替以色列所有頭生的牲畜。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt take the Levites for me (I am the LORD) instead of all the firstborn among the children of Israel; and the cattle of the Levites instead of all the firstlings among the cattle of the children of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14033,183 +12669,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:42  |  Numbers 3:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西就照耶和華所吩咐的把以色列人頭生的都數點了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses numbered, as the LORD commanded him, all the firstborn among the children of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14225,179 +12823,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:43  |  Numbers 3:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>按人名的數目，從一個月以外、凡頭生的男子，共有二萬二千二百七十三名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all the firstborn males by the number of names, from a month old and upward, of those that were numbered of them, were twenty and two thousand two hundred and threescore and thirteen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -14417,183 +12977,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:44  |  Numbers 3:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華曉諭摩西說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD spake unto Moses, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14609,179 +13131,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:45  |  Numbers 3:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你揀選利未人代替以色列人所有頭生的，也取利未人的牲畜代替以色列人的牲畜。利未人要歸我；我是耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Take the Levites instead of all the firstborn among the children of Israel, and the cattle of the Levites instead of their cattle; and the Levites shall be mine: I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -14801,183 +13285,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:46  |  Numbers 3:46 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列人中頭生的男子比利未人多二百七十三個，必當將他們贖出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And for those that are to be redeemed of the two hundred and threescore and thirteen of the firstborn of the children of Israel, which are more than the Levites;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14993,183 +13439,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:47  |  Numbers 3:47 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你要按人丁，照聖所的平，每人取贖銀五舍客勒（一舍客勒是二十季拉），</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt even take five shekels apiece by the poll, after the shekel of the sanctuary shalt thou take them: (the shekel is twenty gerahs:)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15185,183 +13593,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:48  |  Numbers 3:48 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>把那多餘之人的贖銀交給亞倫和他的兒子。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt give the money, wherewith the odd number of them is to be redeemed, unto Aaron and to his sons.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15377,183 +13747,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:4  |  Numbers 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿答、亞比戶在西奈的曠野向耶和華獻凡火的時候就死在耶和華面前了。他們也沒有兒子。以利亞撒、以他瑪在他們的父親亞倫面前供祭司的職分。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Nadab and Abihu died before the LORD, when they offered strange fire before the LORD, in the wilderness of Sinai, and they had no children: and Eleazar and Ithamar ministered in the priest’s office in the sight of Aaron their father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15569,183 +13901,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:49  |  Numbers 3:49 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是摩西從那被利未人所贖以外的人取了贖銀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses took the redemption money of them that were over and above them that were redeemed by the Levites:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15761,183 +14055,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:50  |  Numbers 3:50 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從以色列人頭生的所取之銀，按聖所的平，有一千三百六十五[舍客勒]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of the firstborn of the children of Israel took he the money; a thousand three hundred and threescore and five shekels, after the shekel of the sanctuary:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15953,183 +14209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:51  |  Numbers 3:51 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西照耶和華的話把這贖銀給亞倫和他的兒子，正如耶和華所吩咐的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses gave the money of them that were redeemed unto Aaron and to his sons, according to the word of the LORD, as the LORD commanded Moses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16145,183 +14363,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:5  |  Numbers 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華曉諭摩西說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD spake unto Moses, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16337,183 +14517,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:6  |  Numbers 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你使利未支派近前來，站在祭司亞倫面前好服事他，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bring the tribe of Levi near, and present them before Aaron the priest, that they may minister unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16529,183 +14671,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:7  |  Numbers 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>替他和會眾在會幕前守所吩咐的，辦理帳幕的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they shall keep his charge, and the charge of the whole congregation before the tabernacle of the congregation, to do the service of the tabernacle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16721,183 +14825,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 3:8  |  Numbers 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又要看守會幕的器具，並守所吩咐以色列人的，辦理帳幕的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they shall keep all the instruments of the tabernacle of the congregation, and the charge of the children of Israel, to do the service of the tabernacle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>