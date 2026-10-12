--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -45,116 +45,116 @@
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R50d03fd071c54620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Raf8c40c45c144868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R42a9af973cac40a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc5fdb3fd6dea4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd1f31b96918245f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfb36966d2d0542ae" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R22b1f1cf997748c2"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R798a964c929e4857"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R31068d3e41ba40b3"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R65df19f50765499a"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd5dff7be14fd4dec"/>
-[...22 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rb18bc34302284f3d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5cd0ff99a3c842a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R6c5821b4627c4090"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R245ed53e12024666"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R549bd74245e44abe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R234cb73820174535"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R2f6096ec2a064018"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R30c1b2a9086b4d25"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R4f1beea965c94173"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R1ae7ce8b2afa4f90"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ra6c9d2fd1c154a1d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R9befd12722ba4cb3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R3f0f447b57d54119"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R8c06970b43494387"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R058d6f09c0074bf6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R314b995b88d8454c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R1b10911ae6a84542"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rabbdf76b56024188"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R4d0fdf1933b14e8f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R6071ab4777194505"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R5446032b3cde4a63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R5aec1cf08c5647ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R4a442640170147f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R9107d457ef614129"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R975ffd15186d4e0f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra8fdcd5931774b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R22b1f1cf997748c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R31068d3e41ba40b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5afedce3316948be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1d1b4e99e5804e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd5dff7be14fd4dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R30f25916410745a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R49adc148715c4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfa9ae9999a9a4e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R64ba3c57984145b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf963b0e6bdae4d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R16533eb65b45483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R58e5358f85234ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3ef22263f9fe4191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1d31f181ff324e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R169ede42063c40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2802606e60aa4c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rea61fa14b6834087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R04f5e12bd8d144f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R272d2dbf88f84a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3d70f04740584ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4bcbcba15b9e463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R40d0186748e54957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R5c45d5ac6dbe4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc0f482a4e6ec444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R250f09779b764d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R71cde9ede66740d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R36ba168bdfa04f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb18bc34302284f3d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4bf2a3edeca043ed" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0398d10e71854965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R798a964c929e4857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65df19f50765499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2a36cf7f9b164d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rcad6ce45ac204af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5cd0ff99a3c842a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6c5821b4627c4090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R245ed53e12024666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R549bd74245e44abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R234cb73820174535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2f6096ec2a064018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R30c1b2a9086b4d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4f1beea965c94173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1ae7ce8b2afa4f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra6c9d2fd1c154a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9befd12722ba4cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3f0f447b57d54119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8c06970b43494387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R058d6f09c0074bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R314b995b88d8454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1b10911ae6a84542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rabbdf76b56024188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4d0fdf1933b14e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6071ab4777194505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5446032b3cde4a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R5aec1cf08c5647ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R4a442640170147f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R9107d457ef614129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R975ffd15186d4e0f" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf5b15293d2024ad3" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -358,120 +358,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R198e20457b3242f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11d958ae57584aec" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re0fba45eacdd4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2224910e6f5b401f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4e02e1dfac964bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72dc9b4fd9894400" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rff428a96fb7943a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4cf1386bfe0743af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc8b298c0548a4a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4fcaa5957e6b4240" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0d8a97ae377c4995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R834800c7667b4899" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra6180302cd4a48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re927e80b08b2477e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3905c731217f4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd594db8e690f4206" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R86423d35e3ef4318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6a6f459a2014169" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R21e7f4afe87849fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc377df8b33a14418" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5ff0cd149c694f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f1aecd4847d40da" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R382ce014b1824f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9350a827b62c4ec1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4310b7c77cb04a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re73693ebbdc94b35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Reb72dab619424a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1fdc7249c2e74510" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1103c9fdead34392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10e71721cb8e4c75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R695e885eab0b464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb30c98cd5a14bf1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6806c216d77142ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R97a308a8c48740e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R357bb936538d4dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R155e9afb663244b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rae936ad1637c4890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6083fb21cf984d8d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R579dd64933824800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3417daa3ef16490e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc9398abd2425463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R976d56062a28497a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd915eae7672c470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f5112bd3be94a97" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6c9d32148fd44c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25de4b3c900540dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb7a77cfb5f834b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2dec1da27754e43" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra1704056bc2043db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f5e65c021d94e59" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra58e17702f224d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a78f55d5b614b5d" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2710,100 +2710,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra8f1fc1b652c4c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8d6fbdc7983f44df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf5287b630ce64f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R83056c5ae5714feb" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd535fff004a54d87" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R75c79559b393452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8f00a7c9ab1b4dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R99f6cc43cbdc4b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R66b051dbda6a4418" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R775d5e0a3f254e59" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8d6fbdc7983f44df"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8f00a7c9ab1b4dd7"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf5287b630ce64f96"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R99f6cc43cbdc4b26"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3829,116 +3829,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R83056c5ae5714feb"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R66b051dbda6a4418"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R880e0a3de3bc4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ref344eaeb9994e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re608234921f744bb" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3078c4080acd4a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R85b45e077f03488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3db8d35641504332" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ref344eaeb9994e57"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re608234921f744bb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R85b45e077f03488e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3db8d35641504332"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4002,120 +4002,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re28c519bd77e4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R824e3aff3b46457e" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd1a3530afd734d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf9d68780106f44cb" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64a343d514e14c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfb39d937f5dc4eb1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R10ac1a164af54f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rf5793d8091b049fe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2efe8ff15de14df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R3734c3d1794b4bdf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3b4f0c8ade54ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R4319ad0f5a03469a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1b15a03b05b478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R63f847fff06d4da1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ad5fe1a36ac44dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R2f6bc091cb3849d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R574c72a169124a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R46daa0578c2f49bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1175dd2fa6d94ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R12683fcf8a5c4595" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R989187e8f08f4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Ra18f09d402604c59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Radadbe0ac4934792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rafbab2a257c34570" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra84f345292374cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R1438ede845784ed8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb94f375adc04869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R09643d00a771489b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04b51c64afca45d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R15288b68dd60416b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c96a326bb6641c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rae1dd827d6724a6a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf579c3bcb364a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Ref9d39fd1b6c42bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea56e818987046fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R41b183d6caa7440a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62799de4316c4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R35904e80a9504feb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb303c187142449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rcb8b252a6a3a453e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf39f320e57414e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R386fb265785a4841" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01b79ec686ee4111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R42389f7ee03b439b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50592c9f74cc44b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rcf84e3edb05d4079" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0966cf1fed6438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R070ace93072f400d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4db6c5748af4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R89cf0c630e6a4eee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbac581600294d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra539764d9e304fab" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4133,65 +4133,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記第27章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Numbers 27 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4209,183 +4213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:9  |  Numbers 27:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他若沒有女兒，就要把他的產業給他的弟兄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if he have no daughter, then ye shall give his inheritance unto his brethren.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4401,183 +4367,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:10  |  Numbers 27:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他若沒有弟兄，就要把他的產業給他父親的弟兄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if he have no brethren, then ye shall give his inheritance unto his father’s brethren.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4593,183 +4521,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:11  |  Numbers 27:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他父親若沒有弟兄，就要把他的產業給他族中最近的親屬，他便要得為業。』這要作以色列人的律例典章，是照耶和華吩咐摩西的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if his father have no brethren, then ye shall give his inheritance unto his kinsman that is next to him of his family, and he shall possess it: and it shall be unto the children of Israel a statute of judgment, as the LORD commanded Moses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4785,183 +4675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:12  |  Numbers 27:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華對摩西說：「你上這亞巴琳山，觀看我所賜給以色列人的地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD said unto Moses, Get thee up into this mount Abarim, and see the land which I have given unto the children of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4977,183 +4829,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:13  |  Numbers 27:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看了以後，你也必歸到你列祖那裏，像你哥哥亞倫一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when thou hast seen it, thou also shalt be gathered unto thy people, as Aaron thy brother was gathered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5169,179 +4983,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:14  |  Numbers 27:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你們在尋的曠野，當會眾爭鬧的時候，違背了我的命，沒有在[湧]水之地、會眾眼前尊我為聖。」（這水就是尋的曠野加低斯米利巴水。）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For ye rebelled against my commandment in the desert of Zin, in the strife of the congregation, to sanctify me at the water before their eyes: that is the water of Meribah in Kadesh in the wilderness of Zin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5361,183 +5137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:15  |  Numbers 27:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西對耶和華說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses spake unto the LORD, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5553,183 +5291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:16  |  Numbers 27:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「願耶和華萬人之靈的神，立一個人治理會眾，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let the LORD, the God of the spirits of all flesh, set a man over the congregation,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5745,179 +5445,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:17  |  Numbers 27:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>可以在他們面前出入，也可以引導他們，免得耶和華的會眾如同沒有牧人的羊群一般。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which may go out before them, and which may go in before them, and which may lead them out, and which may bring them in; that the congregation of the LORD be not as sheep which have no shepherd.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5937,183 +5599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:18  |  Numbers 27:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華對摩西說：「嫩的兒子約書亞是心中有[聖]靈的；你將他領來，按手在他[頭]上，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD said unto Moses, Take thee Joshua the son of Nun, a man in whom is the spirit, and lay thine hand upon him;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6129,183 +5753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:1  |  Numbers 27:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>屬約瑟的兒子瑪拿西的各族，有瑪拿西的玄孫，瑪吉的曾孫，基列的孫子，希弗的兒子西羅非哈的女兒，名叫瑪拉、挪阿、曷拉、密迦、得撒。她們前來，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then came the daughters of Zelophehad, the son of Hepher, the son of Gilead, the son of Machir, the son of Manasseh, of the families of Manasseh the son of Joseph: and these are the names of his daughters; Mahlah, Noah, and Hoglah, and Milcah, and Tirzah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6321,183 +5907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:19  |  Numbers 27:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使他站在祭司以利亞撒和全會眾面前，囑咐他，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And set him before Eleazar the priest, and before all the congregation; and give him a charge in their sight.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6513,183 +6061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:20  |  Numbers 27:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又將你的尊榮給他幾分，使以色列全會眾都聽從他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt put some of thine honour upon him, that all the congregation of the children of Israel may be obedient.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6705,183 +6215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:21  |  Numbers 27:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他要站在祭司以利亞撒面前；以利亞撒要憑烏陵的判斷，在耶和華面前為他求問。他和以色列全會眾都要遵以利亞撒的命出入。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he shall stand before Eleazar the priest, who shall ask counsel for him after the judgment of Urim before the LORD: at his word shall they go out, and at his word they shall come in, both he, and all the children of Israel with him, even all the congregation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6897,183 +6369,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:22  |  Numbers 27:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是摩西照耶和華所吩咐的將約書亞領來，使他站在祭司以利亞撒和全會眾面前，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses did as the LORD commanded him: and he took Joshua, and set him before Eleazar the priest, and before all the congregation:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7089,183 +6523,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:23  |  Numbers 27:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>按手在他[頭]上，囑咐他，是照耶和華藉摩西所說的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he laid his hands upon him, and gave him a charge, as the LORD commanded by the hand of Moses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7281,183 +6677,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:2  |  Numbers 27:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>站在會幕門口，在摩西和祭司以利亞撒，並眾首領與全會眾面前，說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they stood before Moses, and before Eleazar the priest, and before the princes and all the congregation, by the door of the tabernacle of the congregation, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7473,179 +6831,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:3  |  Numbers 27:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「我們的父親死在曠野。他不與可拉同黨聚集攻擊耶和華，是在自己罪中死的；他也沒有兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Our father died in the wilderness, and he was not in the company of them that gathered themselves together against the LORD in the company of Korah; but died in his own sin, and had no sons.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7665,183 +6985,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:4  |  Numbers 27:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為甚麼因我們的父親沒有兒子就把他的名從他族中除掉呢？求你們在我們父親的弟兄中分給我們產業。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why should the name of our father be done away from among his family, because he hath no son? Give unto us therefore a possession among the brethren of our father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7857,183 +7139,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:5  |  Numbers 27:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是，摩西將她們的案件呈到耶和華面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses brought their cause before the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8049,183 +7293,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:6  |  Numbers 27:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華曉諭摩西說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD spake unto Moses, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8241,179 +7447,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:7  |  Numbers 27:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「西羅非哈的女兒說得有理。你定要在她們父親的弟兄中，把地分給她們為業；要將她們父親的產業歸給她們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The daughters of Zelophehad speak right: thou shalt surely give them a possession of an inheritance among their father’s brethren; and thou shalt cause the inheritance of their father to pass unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8433,183 +7601,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>民數記 27:8  |  Numbers 27:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你也要曉諭以色列人說：『人若死了沒有兒子，就要把他的產業歸給他的女兒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt speak unto the children of Israel, saying, If a man die, and have no son, then ye shall cause his inheritance to pass unto his daughter.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>