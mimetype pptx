--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -15,101 +15,101 @@
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rad43a6e28a464c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6576536228434d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re3e3d727d0134326" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1c402c9263a04fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R407ae0a236444719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra5bd3a6483aa4ac6" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R439a22176f004cae"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7efc927079554f85"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rffbcd12b86224fe7"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R766ca0ccd45e47c9"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R720506d4a6534006"/>
-[...7 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Ra9e672e0a17c41f3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf83e2853f50a4177"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra119c2a0a4fb4458"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R8eb7819797164b72"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R2219d4e917d24a16"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra20d4c0802024b50"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R282ff61fc2b34f32"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R4ebdf47a4fd64afe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R6ced7c257ac24415"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf59499c5f6c446b5"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1292af33d9734dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R439a22176f004cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rffbcd12b86224fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rea25902796fe4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R73fd713edd614388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R720506d4a6534006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9d2fbd0f031c4e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6045a8940ac943b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R159d7a776141488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd0b9fac8a52d4fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf28407a360dc408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfcbbae14433f4caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R46e33f1fa8ee45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra9e672e0a17c41f3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rbbcc989a7ce24970" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8033d6d17d594d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7efc927079554f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R766ca0ccd45e47c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R36b217c152374c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R602f81b6ea4249cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf83e2853f50a4177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra119c2a0a4fb4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8eb7819797164b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2219d4e917d24a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra20d4c0802024b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R282ff61fc2b34f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4ebdf47a4fd64afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6ced7c257ac24415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf59499c5f6c446b5" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3351953036a84b3c" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -313,75 +313,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5abf7023af674658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49b4fe954beb4cf1" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R35ee1cfa58f74a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4a669fb18dbc42fa" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb011a9c84070435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R46c802ae172d431b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R92ba21cac32f4831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9c5646d67e24559" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R46d1cc70ec414fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5aadea7055974694" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R84d9f603ca3f409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e77827c8b82478c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0569371b8f4e488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R478d9890f0e347e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd73c963ec87b4989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3be5cc29b4cc4171" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4ac75404b2734607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c07252cf3ab4ecc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7a5725186dda4888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b7fb07c8dc24aa7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R703042789c114d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd231c9143f144f1b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1195,100 +1195,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R571d2dd2e4a94450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4e15a940642540c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R92baa4514a2e4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf66c43133da34f80" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6902868d3f364328" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3331d48747c244d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R034b95ddac3f4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R354619c49ac84faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5915bb57f4794b53" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R436e00e444354de0" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4e15a940642540c9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R034b95ddac3f4002"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R92baa4514a2e4dd9"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R354619c49ac84faa"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2314,116 +2314,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf66c43133da34f80"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5915bb57f4794b53"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R53ab5857a2934a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0189822ddfeb4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc39e025f1a1a4cef" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R187349c7390a4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R08fa0b270b254851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R973017e66f8e4aea" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0189822ddfeb4aed"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc39e025f1a1a4cef"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R08fa0b270b254851"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R973017e66f8e4aea"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2487,75 +2487,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde7a08e4be7b41c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf601c8b856664ee2" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04fc1f0dbf89456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0303beac204a4cf9" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R695f4d6d5aac4bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7a7adb0aa5604290" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76ad00de45b04c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra03c8ae1c601430d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re66b984e5b6d417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R71d70a2826ae40b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6115a28f36004473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R890b92b4cf8f4136" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3525173007874e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Ra4571f57942e4f09" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc353dd464d5b4535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re8ed9de2b1f94566" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4cfeb4db354a47ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rdb4e24f60f2546a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3ba93bd0c0c496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R47d4416402cd4715" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb86ebaf0cb8c4a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb48f80735b69443b" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2573,65 +2573,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第39章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 39 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2649,183 +2653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 39:1  |  Isaiah 39:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，巴比倫王巴拉但的兒子米羅達‧巴拉但聽見希西家病而痊癒，就送書信和禮物給他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>At that time Merodach-baladan, the son of Baladan, king of Babylon, sent letters and a present to Hezekiah: for he had heard that he had been sick, and was recovered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2841,183 +2807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 39:2  |  Isaiah 39:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希西家喜歡見使者，就把自己寶庫的金子、銀子、香料、貴重的膏油，和他武庫的一切軍器，並所有的財寶都給他們看；他家中和全國之內，希西家沒有一樣不給他們看的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Hezekiah was glad of them, and shewed them the house of his precious things, the silver, and the gold, and the spices, and the precious ointment, and all the house of his armour, and all that was found in his treasures: there was nothing in his house, nor in all his dominion, that Hezekiah shewed them not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3033,179 +2961,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 39:3  |  Isaiah 39:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是先知以賽亞來見希西家王，問他說：「這些人說甚麼？他們從哪裏來見你？」希西家說：「他們從遠方的巴比倫來見我。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then came Isaiah the prophet unto king Hezekiah, and said unto him, What said these men? and from whence came they unto thee? And Hezekiah said, They are come from a far country unto me, even from Babylon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3225,179 +3115,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 39:4  |  Isaiah 39:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞說：「他們在你家裏看見了甚麼？」希西家說：「凡我家中所有的，他們都看見了；我財寶中沒有一樣不給他們看的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said he, What have they seen in thine house? And Hezekiah answered, All that is in mine house have they seen: there is nothing among my treasures that I have not shewed them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3417,183 +3269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 39:5  |  Isaiah 39:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞對希西家說：「你要聽萬軍之耶和華的話：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said Isaiah to Hezekiah, Hear the word of the LORD of hosts:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3609,179 +3423,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 39:6  |  Isaiah 39:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>日子必到，凡你家裏所有的，並你列祖積蓄到如今的，都要被擄到巴比倫去，不留下一樣；這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, the days come, that all that is in thine house, and that which thy fathers have laid up in store until this day, shall be carried to Babylon: nothing shall be left, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3801,183 +3577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 39:7  |  Isaiah 39:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且從你本身所生的眾子，其中必有被擄去、在巴比倫王宮裏當太監的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And of thy sons that shall issue from thee, which thou shalt beget, shall they take away; and they shall be eunuchs in the palace of the king of Babylon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3993,183 +3731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 39:8  |  Isaiah 39:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希西家對以賽亞說：「你所說耶和華的話甚好，因為在我的年日中必有太平和穩固的景況。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said Hezekiah to Isaiah, Good is the word of the LORD which thou hast spoken. He said moreover, For there shall be peace and truth in my days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>