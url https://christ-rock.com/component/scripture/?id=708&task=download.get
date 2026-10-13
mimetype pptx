--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -37,112 +37,112 @@
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R87971276834149b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2ad00ae55fd749ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R37389fc5ab524b80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R997fec760e3e41b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Raf67f423609849f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R50eb620ad42e471b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4b4c0818ec19445d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Raaf49b215d434371"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R48e55df065494206"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3b33feeab4974b6f"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R733898274794453c"/>
-[...18 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Ra47b756b8924404e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6c139b05e07b4a4d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R655a404d4f8f4014"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R7f785cdc88f2477e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R0d026577a00e4504"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R0555b55186a3468c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R475ed51f0ee94dc1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc0d99ea64c9f4ed1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9b863e6c993f408e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R42d0c705eda1433a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R31a32af4449b4eba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R13e9c946000647be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R762b2e652cf84d43"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R5e9291cc0d664a32"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Re95ece42e5e14cf3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R8d8446f71b6d4dce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R5911d7ab0e624244"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rdf5084413cb2413c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rd0f55f92f64d43de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R89fa7cd6f8a9434b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R6941daaa4e2146ce"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R68bfc10a78174424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4b4c0818ec19445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48e55df065494206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R124a565583054845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rccc6dd2d538941b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R733898274794453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc017ea256c9d4b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdb8d702b697045e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3cc2f80886a94fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9b25957f10154796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5537c63feffd475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra08ba56c260945f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R674e0fa8e6674a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Raf760e8ce7df417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0021b020b29c4b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4f7e61994fb043e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0831566305384632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R85142d7e0333400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R67f84aa083ad4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R40470a56f01142f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1338cfeac22648cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra8b927d777714709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R039e5172fbea4952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R925165c9689d4fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra47b756b8924404e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R07ddc5129107455a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R92aeb19498564bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raaf49b215d434371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b33feeab4974b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1bf3102db4bf47c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2118000f3e4b45f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6c139b05e07b4a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R655a404d4f8f4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7f785cdc88f2477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0d026577a00e4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0555b55186a3468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R475ed51f0ee94dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc0d99ea64c9f4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9b863e6c993f408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R42d0c705eda1433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R31a32af4449b4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R13e9c946000647be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R762b2e652cf84d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5e9291cc0d664a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re95ece42e5e14cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8d8446f71b6d4dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5911d7ab0e624244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rdf5084413cb2413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd0f55f92f64d43de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R89fa7cd6f8a9434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R6941daaa4e2146ce" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9b7475cc759343b2" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -346,108 +346,108 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbceea7034b5c483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R519b443a904c42e6" /></Relationships>
-[...56 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0a5d22794bea479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3802a3e7cf31410e" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R02ac415f9f954a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb532e1b7f12c4064" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R342b175cb664419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52201f618040465d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R21bb54c5aa76457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1423a3b1a869488e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8868cc32122e4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6fffe5267f1245cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R24d4d14705b14a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ee6e301b2034ae1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8d258729f2664db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc793779f2784672" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb00d361322ff42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66785f9ed28d4a82" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R26f1a877f39f4fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3f1c1c259584f07" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8da15f128c3e432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8b2d215d7aa4278" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd574386627494500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd6797db485e4c00" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd424a387012b40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69fef5cf58914ac3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R05de97a6e58f425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd30182c147ad4487" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rbf6e360fbebd4eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7414a678343e430e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9ca17c71270c4dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f0cb7db7cab4220" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2910dbf20dac42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra0b883e1605a4964" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1ee68a0267f442ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c8a25458d31455c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2c93843099994ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6150c519e0394c66" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R50fc29c695ea4c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R443f802850204b8e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc183f32a5b5e4eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94937f8de4694470" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2b7e780ddc124cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R85323ce640a44754" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2306,100 +2306,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1282778861934981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4a4cf966c9664f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfa3649eafc6e4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd7f9ee16e79d40a5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R394c96eec2fd49b7" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcaeef90b7cdd4891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R09330e9dc49743a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8508405ea5f54c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rcaf33e3ccea4417b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R601e8295bf394a70" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4a4cf966c9664f6f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R09330e9dc49743a5"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfa3649eafc6e4767"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8508405ea5f54c6f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3425,116 +3425,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd7f9ee16e79d40a5"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rcaf33e3ccea4417b"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6c7fc8aa753a48c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd6f8ed71664b44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9cee7c129d3a493c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re10bcf8a344e4165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6edb96399028484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra6b6b424bce84434" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd6f8ed71664b44b5"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9cee7c129d3a493c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6edb96399028484e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra6b6b424bce84434"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3598,108 +3598,108 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a8fed11824a4445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2a67f99403774a9a" /></Relationships>
-[...56 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re24049bc9d2f479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R039e0410cdd848ad" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R920643d97b15414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re87ba67408954ddc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re41a841e7fa94135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0e32f64028694a75" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0e35d08d8ad4ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rede7a6f38ff74765" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c34747d539942ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R83563332174d4946" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R996cae51bf964439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R4dcbd79df5034d1b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd2a4b86d7354142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R9c2cb2d5084842e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3785d4722b04cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R3b708ace42904257" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R283edfd659954e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rebe88d9a96cd41dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb30342ffe7e44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R37dd0878b9b746e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ffd3d8c3139453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rbb208f85c5484845" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b71c89da0cc4b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Ra59ef60aefa148cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8103fb87a31b4915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd5026b1df27045ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R12913140a3014fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R87ab17b58ba249e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9df59be2e3a94b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Recb4d707cfd54964" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1e37c3c4a1143b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R44cd2dc40cf14b41" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R10c36d9739d045e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R5d1c94c43ec44446" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd76008d99fa5438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R91d1dabf9f774023" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6af280f56bf84f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rc3d7a764d56947c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf4d5cf4279145b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rfd91dc14ebfe4d75" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d56c1e9b8e44a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1297ed28258647df" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3717,65 +3717,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第63章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 63 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3793,179 +3797,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 63:9  |  Isaiah 63:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們在一切苦難中， 他也同受苦難； 並且他面前的使者拯救他們； 他以慈愛和憐憫救贖他們； 在古時的日子常保抱他們，懷搋他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In all their affliction he was afflicted, and the angel of his presence saved them: in his love and in his pity he redeemed them; and he bare them, and carried them all the days of old.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3985,183 +3951,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 63:10  |  Isaiah 63:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們竟悖逆，使主的聖靈擔憂。 他就轉作他們的仇敵， 親自攻擊他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But they rebelled, and vexed his holy Spirit: therefore he was turned to be their enemy, and he fought against them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4177,179 +4105,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 63:11  |  Isaiah 63:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，他們想起古時的日子－ 摩西和他百姓，[說]： 將百姓和牧養他全群的人 從海裏領上來的在哪裏呢？ 將他的聖靈降在他們中間的在哪裏呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then he remembered the days of old, Moses, and his people, saying, Where is he that brought them up out of the sea with the shepherd of his flock? where is he that put his holy Spirit within him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4369,183 +4259,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 63:12  |  Isaiah 63:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使他榮耀的膀臂在摩西的右手邊行動， 在他們前面將水分開， 要建立自己永遠的名，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That led them by the right hand of Moses with his glorious arm, dividing the water before them, to make himself an everlasting name?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4561,183 +4413,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 63:13  |  Isaiah 63:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帶領他們經過深處， 如馬行走曠野， 使他們不致絆跌的在哪裏呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That led them through the deep, as an horse in the wilderness, that they should not stumble?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4753,183 +4567,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 63:14  |  Isaiah 63:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華的靈使他們得安息， 彷彿牲畜下到山谷； 照樣，你也引導你的百姓， 要建立自己榮耀的名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As a beast goeth down into the valley, the Spirit of the LORD caused him to rest: so didst thou lead thy people, to make thyself a glorious name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4945,179 +4721,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 63:15  |  Isaiah 63:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你從天上垂顧， 從你聖潔榮耀的居所觀看。 你的熱心和你大能的作為在哪裏呢？ 你愛慕的心腸和憐憫向我們止住了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Look down from heaven, and behold from the habitation of thy holiness and of thy glory: where is thy zeal and thy strength, the sounding of thy bowels and of thy mercies toward me? are they restrained?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5137,183 +4875,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 63:16  |  Isaiah 63:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕雖然不認識我們， 以色列也不承認我們， 你卻是我們的父。 耶和華啊，你是我們的父； 從萬古以來，你名稱為「我們的救贖主」。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Doubtless thou art our father, though Abraham be ignorant of us, and Israel acknowledge us not: thou, O LORD, art our father, our redeemer; thy name is from everlasting.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5329,183 +5029,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 63:17  |  Isaiah 63:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，你為何使我們走差離開你的道， 使我們心裏剛硬、不敬畏你呢？ 求你為你僕人， 為你產業支派的緣故，轉回來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O LORD, why hast thou made us to err from thy ways, and hardened our heart from thy fear? Return for thy servants’ sake, the tribes of thine inheritance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5521,183 +5183,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 63:18  |  Isaiah 63:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的聖民不過暫時得這產業； 我們的敵人已經踐踏你的聖所。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The people of thy holiness have possessed it but a little while: our adversaries have trodden down thy sanctuary.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5713,179 +5337,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 63:1  |  Isaiah 63:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這從以東的波斯拉來， 穿紅衣服， 裝扮華美， 能力廣大， 大步行走的是誰呢？ 就是我， 是憑公義說話， 以大能施行拯救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who is this that cometh from Edom, with dyed garments from Bozrah? this that is glorious in his apparel, travelling in the greatness of his strength? I that speak in righteousness, mighty to save.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5905,183 +5491,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 63:19  |  Isaiah 63:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們好像你未曾治理的人， 又像未曾得稱你名下的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We are thine: thou never barest rule over them; they were not called by thy name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6097,183 +5645,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 63:2  |  Isaiah 63:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的裝扮為何有紅色？ 你的衣服為何像踹酒醡的呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore art thou red in thine apparel, and thy garments like him that treadeth in the winefat?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6289,183 +5799,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 63:3  |  Isaiah 63:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我獨自踹酒醡； 眾民中無一人與我同在。 我發怒將他們踹下， 發烈怒將他們踐踏。 他們的血濺在我衣服上， 並且污染了我一切的衣裳。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have trodden the winepress alone; and of the people there was none with me: for I will tread them in mine anger, and trample them in my fury; and their blood shall be sprinkled upon my garments, and I will stain all my raiment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6481,183 +5953,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 63:4  |  Isaiah 63:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，報仇之日在我心中； 救贖我民之年已經來到。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the day of vengeance is in mine heart, and the year of my redeemed is come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6673,183 +6107,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 63:5  |  Isaiah 63:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我仰望，見無人幫助； 我詫異，沒有人扶持。 所以，我自己的膀臂為我施行拯救； 我的烈怒將我扶持。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I looked, and there was none to help; and I wondered that there was none to uphold: therefore mine own arm brought salvation unto me; and my fury, it upheld me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6865,183 +6261,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 63:6  |  Isaiah 63:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我發怒，踹下眾民； 發烈怒，使他們沉醉， 又將他們的血倒在地上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will tread down the people in mine anger, and make them drunk in my fury, and I will bring down their strength to the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7057,183 +6415,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 63:7  |  Isaiah 63:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要照耶和華一切所賜給我們的， 提起他的慈愛和美德， 並他向以色列家所施的大恩； 這恩是照他的憐恤 和豐盛的慈愛賜給他們的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will mention the lovingkindnesses of the LORD, and the praises of the LORD, according to all that the LORD hath bestowed on us, and the great goodness toward the house of Israel, which he hath bestowed on them according to his mercies, and according to the multitude of his lovingkindnesses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7249,183 +6569,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 63:8  |  Isaiah 63:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他說：他們誠然是我的百姓， 不行虛假的子民； 這樣，他就作了他們的救主。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he said, Surely they are my people, children that will not lie: so he was their Saviour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>