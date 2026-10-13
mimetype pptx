--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -63,125 +63,125 @@
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R971f56b002ec4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4cf4ecbc19814a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re38fc0f3819741cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R941246cbf59d4382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R99d249b7bfd040af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rabd565cd2c6b4fec" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6766ca2b77d44d94"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc89a69baf275494a"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5652377af54c4b25"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3a935b8f7fc84f68"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5f211ec732e44fef"/>
-[...31 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Ra8477c2f08d44eed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R28ad53b438c74161"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R8acc9ebbb43d4590"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R595768a68c9f41bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra515c12189af4d3f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra73716b83b934452"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R535d460a25b44c22"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R1cce66a429534bf2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R8f085c1ab8324559"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R549487df89e34fba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R60c132a1fbef4584"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rca37f3a36ac34fe9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R7ac8583921c04dc9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R5af156b3338a46fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rb1a18ef00ca84ea3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R8f155fdec1c24210"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R7f2a221e38f04822"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Re628ce7e363c4869"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R0245f05d24684d95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rb44d04e5acfb46fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R9a3ad94aa66b4161"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R0cdfb4282f6b4c84"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R68f6d6dd52474a44"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R09e2a536f12b4c94"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R82f1e7f0e4ae477a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R03f40ca8db1a4605"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rb591de03cff2416a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R1edd07c0626d4a01"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R58cef14467ca4dd0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R327eaf8fc9a84c4b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R5ad7ba416c3741c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R68386bbee2b34abb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rbc8e3a68705f4e85"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rac758192b65a43c1"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R49820b90a841409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6766ca2b77d44d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5652377af54c4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R24543049f6194481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7099c5bb14bb4ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5f211ec732e44fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7b6916b6be394c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rceee7ffff4d3400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rff2836cae69a4b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R19605260ad5a4af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3ce200ca2e3048f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R93241236f53b40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R934e7a72b0f149ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd30605d94d344071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra0ef66f48a9240a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R335734d6a59349fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3626338901ef4280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R31ee6dbdfa444b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfb66bfbaccae487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R846c5600f8f24f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0fce0549ce974bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6e31554a9a2e4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0262bfe53d6a4310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R58dccf4447ae41be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R93a6d5dfc054459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R258b9a9030d048bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rdffad2a247c84894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R7eb3c11c8df2487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R155a2457077d4bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R3a66bbd43bfe4c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R163610c1280045a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R0bfdce24c74a4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R61451e461ced4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Ra23ba9ee2d4f4679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R7d16eb78a6d84c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rd514f10e0f8540a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R55fd33ba8ade4e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Ra8477c2f08d44eed" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7aadfbc1916643a0" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0015fe202a70471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc89a69baf275494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a935b8f7fc84f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rdb895489f0864b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R446f9d2a1abc416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R28ad53b438c74161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8acc9ebbb43d4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R595768a68c9f41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra515c12189af4d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra73716b83b934452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R535d460a25b44c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1cce66a429534bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8f085c1ab8324559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R549487df89e34fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R60c132a1fbef4584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rca37f3a36ac34fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7ac8583921c04dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5af156b3338a46fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb1a18ef00ca84ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8f155fdec1c24210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7f2a221e38f04822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re628ce7e363c4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0245f05d24684d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb44d04e5acfb46fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R9a3ad94aa66b4161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0cdfb4282f6b4c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R68f6d6dd52474a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R09e2a536f12b4c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R82f1e7f0e4ae477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R03f40ca8db1a4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rb591de03cff2416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R1edd07c0626d4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R58cef14467ca4dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R327eaf8fc9a84c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R5ad7ba416c3741c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R68386bbee2b34abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rbc8e3a68705f4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rac758192b65a43c1" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf0628a55cc474473" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -385,147 +385,147 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7937b995f1b944f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc538b255ae43467e" /></Relationships>
-[...95 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3046d6765d4b4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34c2477e873442d6" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7ecf60d4c44c40a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R168216ab39704c4f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2125b6d02c734a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfa9812e7b43e44f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R201935fb68484f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb5122e612be04af4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra568fc4684d2407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9ef86b88af34e4b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1a759c0dc2614993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3c770adc9114d7e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R42a5ea47c3ca469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc58470ba96524f97" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdc8d061aecc04d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R678664614abb4993" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rdf5d395eeaeb4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5cae481db214026" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd8ac93e6e2a84780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re138ae1e29d34266" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0776e2488fd64b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b1e16f2e6cf4338" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R69210f43eea646d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03d595918e8e4170" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re40035b795e84b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5585550457a435b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf18802487f5d4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ffc56b4ec1f41d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R118ea7325151424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6cc951d6f8a4dc4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R77ebf6ee9e2840d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6e8bbeacfe14fa5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rcf25ab41efda475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf878ba2891b48aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rf77f71cafb4142a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2f38a34881e4529" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4a31dcc548174163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc51e09f1e99e443d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rc1bfd44090344815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4490c96dac374261" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R344e6a9c13214e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R054a906d95f84e2c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R06a6f4e48a824ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re6b55c4de14b4ffd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R88532a9ea7314dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc921bb6f196441be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1a1e280fe3a94c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d4582b54e3b49d4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R2048028698e041b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d562096853c44d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R4a626e415fa14ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re20307f3993d43b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R74fb2a1ed6c5410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf9280c1926645c0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R47daf6dfae6e43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c6aacf5f50b4e65" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8fc939b2c5f949c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11ead6e2f1c54315" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R04b722c3e1134262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R626d6f34dbf94f53" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R74e389483f1c43e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red5a65cab1e041d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf1f2555effd04c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f6503c805514883" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R82ac32f1679e4317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree0ee66e14b84751" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R93d1265b8b554af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69264059491e4017" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3619,100 +3619,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5a9350df6c0542fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5da597ec7dfa4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R4fca6d4a8d4e4791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2a35743f60144920" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raa6ce344a8144bf3" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R71522ea0218442d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6572a11fb6314d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re4af037a6c934c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3123d6ed634d426f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbb2cd1f732ca4b93" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5da597ec7dfa4c69"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6572a11fb6314d0d"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4fca6d4a8d4e4791"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re4af037a6c934c71"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4738,116 +4738,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2a35743f60144920"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3123d6ed634d426f"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcf4be4b2057546f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raeae69ee06ce4909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R90b8dd8713a0418b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9d98bf2f3b6341d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb492547ffea848b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R552212a004cd4d60" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Raeae69ee06ce4909"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R90b8dd8713a0418b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb492547ffea848b9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R552212a004cd4d60"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4911,147 +4911,147 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc287048a4e541ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rcb733865c0f24ad5" /></Relationships>
-[...95 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e433e6e9e6941c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf1be71687aba4765" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20ec0c26063c46d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2cc48ce4794a488c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc466f6622a0244d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rebe2484053b942e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4caf720a72fd4185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rcc1a5599190e496c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e201be1a8f24898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rac87b29acf3549b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae22f5e86a384168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rbbd1a7c48bb64290" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c8382f41eac41aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R17926b231a8f416b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0c23314ebc94504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R61fcbf40fad54e9c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c014b6dc06f46e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rf68473b24fbe4db8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a500b3122bc4ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rc33111babd1046a1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1658661beb774893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R45665e3ce5684def" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3067fd11ed46427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rcf410b35a64547d3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46376fe88dee4cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd3da79b325ef4dd1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1cf7a12d08d1447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R6f48a80a65914000" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea1a5854b78a435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R24e413c8da504431" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R194ca58ea0764a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R9a3009646fec4a93" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4fd8fc694ed4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R2014014f7f27431e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R647dac3a8cc24c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R9700a3174ce54711" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8457b199a8cb4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rfceec72071fb4d8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f72f115c1a94fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R7c48990e92594cc3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc0533eb2a3a4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rb396e0e99bb740c5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ca2f00664144015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R2a635509b0e64dfe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f4e6699d01a46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R8eb0a5b47f314484" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68545b9cb9174333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb31263526d714ef5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra21d227948ff423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rf8986f8024fd4a75" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9419c347975c4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rd2f0387f1a6a4c0d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R79d40d19e638484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Ra86db515abb24908" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81e4dcd7d4a94cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R7a2e394ae4c242d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d1e98b33ab44c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R855f797295314ea3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fa0aa2437464639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rbec5072f7b5a4d91" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46ac9180719b4a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R7ff3504b83ed447d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46b2ff24013548b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rca19db0fc41c40f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb4b24347a994f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R7858bea7b65d492a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f06969373fe490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R04979b4922964d3b" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5069,65 +5069,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第14章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 14 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5145,179 +5149,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:9  |  Isaiah 14:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你下到陰間， 陰間就因你震動來迎接你， 又因你驚動在世曾為首領的陰魂， 並使那曾為列國君王的， 都離位站起。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hell from beneath is moved for thee to meet thee at thy coming: it stirreth up the dead for thee, even all the chief ones of the earth; it hath raised up from their thrones all the kings of the nations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5337,183 +5303,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:10  |  Isaiah 14:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們都要發言對你說： 你也變為軟弱像我們一樣嗎？ 你也成了我們的樣子嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All they shall speak and say unto thee, Art thou also become weak as we? art thou become like unto us?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5529,183 +5457,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:11  |  Isaiah 14:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的威勢和你琴瑟的聲音都下到陰間。 你下鋪的是蟲，上蓋的是蛆。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy pomp is brought down to the grave, and the noise of thy viols: the worm is spread under thee, and the worms cover thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5721,183 +5611,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:12  |  Isaiah 14:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>明亮之星，早晨之子啊， 你何竟從天墜落？ 你這攻敗列國的何竟被砍倒在地上？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How art thou fallen from heaven, O Lucifer, son of the morning! how art thou cut down to the ground, which didst weaken the nations!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5913,179 +5765,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:13  |  Isaiah 14:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你心裏曾說： 我要升到天上； 我要高舉我的寶座在神眾星以上； 我要坐在聚會的山上，在北方的極處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou hast said in thine heart, I will ascend into heaven, I will exalt my throne above the stars of God: I will sit also upon the mount of the congregation, in the sides of the north:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6105,183 +5919,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:14  |  Isaiah 14:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要升到高雲之上； 我要與至上者同等。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will ascend above the heights of the clouds; I will be like the most High.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6297,183 +6073,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:15  |  Isaiah 14:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，你必墜落陰間， 到坑中極深之處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet thou shalt be brought down to hell, to the sides of the pit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6489,183 +6227,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:16  |  Isaiah 14:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡看見你的都要定睛看你， 留意看你，[說]： 使大地戰抖， 使列國震動，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They that see thee shall narrowly look upon thee, and consider thee, saying, Is this the man that made the earth to tremble, that did shake kingdoms;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6681,183 +6381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:17  |  Isaiah 14:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使世界如同荒野， 使城邑傾覆， 不釋放被擄的人歸家， 是這個人嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That made the world as a wilderness, and destroyed the cities thereof; that opened not the house of his prisoners?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6873,183 +6535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:18  |  Isaiah 14:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>列國的君王 俱各在自己陰宅的榮耀中安睡。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All the kings of the nations, even all of them, lie in glory, every one in his own house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7065,179 +6689,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:1  |  Isaiah 14:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華要憐恤雅各，必再揀選以色列，將他們安置在本地。寄居的必與他們聯合，緊貼雅各家。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the LORD will have mercy on Jacob, and will yet choose Israel, and set them in their own land: and the strangers shall be joined with them, and they shall cleave to the house of Jacob.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7257,179 +6843,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:19  |  Isaiah 14:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟獨你被拋棄， 不得入你的墳墓， 好像可憎的枝子， 以被殺的人為衣， 就是被刀刺透， 墜落坑中石頭那裏的； 你又像被踐踏的屍首一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But thou art cast out of thy grave like an abominable branch, and as the raiment of those that are slain, thrust through with a sword, that go down to the stones of the pit; as a carcase trodden under feet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7449,183 +6997,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:20  |  Isaiah 14:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你不得與君王同葬； 因為你敗壞你的國，殺戮你的民。 惡人後裔的名，必永不提說。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou shalt not be joined with them in burial, because thou hast destroyed thy land, and slain thy people: the seed of evildoers shall never be renowned.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7641,183 +7151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:21  |  Isaiah 14:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>先人既有罪孽， 就要預備殺戮他的子孫， 免得他們興起來，得了遍地， 在世上修滿城邑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Prepare slaughter for his children for the iniquity of their fathers; that they do not rise, nor possess the land, nor fill the face of the world with cities.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7833,183 +7305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:22  |  Isaiah 14:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華說： 我必興起攻擊他們， 將巴比倫的名號和所餘剩的人， 連子帶孫一併剪除。 這是耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I will rise up against them, saith the LORD of hosts, and cut off from Babylon the name, and remnant, and son, and nephew, saith the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8025,183 +7459,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:23  |  Isaiah 14:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必使巴比倫為箭豬所得， 又變為水池； 我要用滅亡的掃帚掃淨它。 這是萬軍之耶和華說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will also make it a possession for the bittern, and pools of water: and I will sweep it with the besom of destruction, saith the LORD of hosts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8217,183 +7613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:24  |  Isaiah 14:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華起誓說： 我怎樣思想，必照樣成就； 我怎樣定意，必照樣成立，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD of hosts hath sworn, saying, Surely as I have thought, so shall it come to pass; and as I have purposed, so shall it stand:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8409,179 +7767,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:25  |  Isaiah 14:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是在我地上打折亞述人， 在我山上將他踐踏。 他加的軛必離開以色列人； 他加的重擔必離開他們的肩頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That I will break the Assyrian in my land, and upon my mountains tread him under foot: then shall his yoke depart from off them, and his burden depart from off their shoulders.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8601,183 +7921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:26  |  Isaiah 14:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是向全地所定的旨意； 這是向萬國所伸出的手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This is the purpose that is purposed upon the whole earth: and this is the hand that is stretched out upon all the nations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8793,183 +8075,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:27  |  Isaiah 14:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>萬軍之耶和華既然定意，誰能廢棄呢？ 他的手已經伸出，誰能轉回呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the LORD of hosts hath purposed, and who shall disannul it? and his hand is stretched out, and who shall turn it back?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8985,183 +8229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:28  |  Isaiah 14:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞哈斯王崩的那年，就有以下的默示：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the year that king Ahaz died was this burden.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9177,183 +8383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:2  |  Isaiah 14:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>外邦人必將他們帶回本土；以色列家必在耶和華的地上得外邦人為僕婢，也要擄掠先前擄掠他們的，轄制先前欺壓他們的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the people shall take them, and bring them to their place: and the house of Israel shall possess them in the land of the LORD for servants and handmaids: and they shall take them captives, whose captives they were; and they shall rule over their oppressors.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9369,179 +8537,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:29  |  Isaiah 14:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>非利士全地啊， 不要因擊打你的杖折斷就喜樂。 因為從蛇的根必生出毒蛇； 牠所生的是火焰的飛龍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Rejoice not thou, whole Palestina, because the rod of him that smote thee is broken: for out of the serpent’s root shall come forth a cockatrice, and his fruit shall be a fiery flying serpent.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9561,183 +8691,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:30  |  Isaiah 14:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>貧寒人的長子必有所食； 窮乏人必安然躺臥。 我必以饑荒治死你的根； 你所餘剩的人必被殺戮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the firstborn of the poor shall feed, and the needy shall lie down in safety: and I will kill thy root with famine, and he shall slay thy remnant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9753,183 +8845,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:31  |  Isaiah 14:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>門哪，應當哀號！ 城啊，應當呼喊！ 非利士全地啊，你都消化了！ 因為有煙從北方出來， 他行伍中並無亂隊的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Howl, O gate; cry, O city; thou, whole Palestina, art dissolved: for there shall come from the north a smoke, and none shall be alone in his appointed times.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9945,183 +8999,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:32  |  Isaiah 14:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>可怎樣回答外邦的使者呢？ 必說：耶和華建立了錫安； 他百姓中的困苦人必投奔在其中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What shall one then answer the messengers of the nation? That the LORD hath founded Zion, and the poor of his people shall trust in it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10137,183 +9153,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:3  |  Isaiah 14:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當耶和華使你脫離愁苦、煩惱，並人勉強你做的苦工，得享安息的日子，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass in the day that the LORD shall give thee rest from thy sorrow, and from thy fear, and from the hard bondage wherein thou wast made to serve,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10329,183 +9307,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:4  |  Isaiah 14:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你必題這詩歌論巴比倫王說： 欺壓人的何竟熄滅？ 強暴的何竟止息？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That thou shalt take up this proverb against the king of Babylon, and say, How hath the oppressor ceased! the golden city ceased!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10521,183 +9461,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:5  |  Isaiah 14:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華折斷了惡人的杖， 轄制人的圭，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD hath broken the staff of the wicked, and the sceptre of the rulers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10713,183 +9615,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:6  |  Isaiah 14:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是在忿怒中連連攻擊眾民的， 在怒氣中轄制列國， 行逼迫無人阻止的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He who smote the people in wrath with a continual stroke, he that ruled the nations in anger, is persecuted, and none hindereth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10905,183 +9769,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:7  |  Isaiah 14:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在全地得安息，享平靜； 人皆發聲歡呼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The whole earth is at rest, and is quiet: they break forth into singing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11097,183 +9923,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 14:8  |  Isaiah 14:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>松樹和黎巴嫩的香柏樹 都因你歡樂，[說]： 自從你仆倒， 再無人上來砍伐我們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yea, the fir trees rejoice at thee, and the cedars of Lebanon, saying, Since thou art laid down, no feller is come up against us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>