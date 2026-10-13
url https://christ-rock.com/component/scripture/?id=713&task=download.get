--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -51,119 +51,119 @@
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc21079ee577f44b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5a27b29a8908495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R71602d7845b04adc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R704b479cfc354600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R96fa11a979644c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R83de2e153244427c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc47da8b487af4014"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R30fcfeaddb9d4de0"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf37eee50dfec4d59"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8d49a24e3a5948b0"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1d15dc8aba7b4453"/>
-[...25 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R35e5a0fc41aa4f6c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R99cc687e982e48c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R557823a2c21044c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R3012f68944254aab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R2eaf1b0175094a2e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R0642ba705583432f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R7af466086c844bea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3c20e681d2e1425b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R3983bc371e62478d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R855a765892c84115"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc86b6fef99994b57"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R60b89ac7d7f4450b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rdac1f3cd594c4b08"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R661815ed16294cea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R0eb88530f5b94107"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rc3b13bdefe844ccf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rfad090e7ae2c4cf0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rbb86115d9ac2496e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R347ae698425b4a09"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R51b5642c5a9a407e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R84be9852faac43e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rb23afa349bc548a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R5a859f31fe184ebb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Raf4ecb67066241eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Refde9a64defb4684"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rd24626f1ea264776"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R03dc1c651ffc46d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rf72f1db1eeb74cd6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8d1e4500cd664508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc47da8b487af4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf37eee50dfec4d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra523958772de4e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5682e5667c95417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1d15dc8aba7b4453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc9df08587b0e4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb194cff6a95c48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcb98fbfa3daf4196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf00a83ae6c0146b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raaa73817747a4038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf5b3581e23ad45f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4862233b5dd6413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R38bc680220d14ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R618d345e24d44c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0325de9009f04aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8bf96f9e8b1c41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R864e1b83886f438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra2529f2b4a6647c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1e8a56b43fa1413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd06947edc7f14ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R42d1e7905d3a4307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra219f36adf474d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2887c19a44ad4eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R377b7e469e3749f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R525b816cc5844b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3597934a6d884610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R81762ab6c796426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R63944604cd3e4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R94b5a23c76994147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R6161897c163f4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R35e5a0fc41aa4f6c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R771c01933fc44fe6" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4f90c6d59b764819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R30fcfeaddb9d4de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d49a24e3a5948b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf1783351d7c74971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R388914572de142d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R99cc687e982e48c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R557823a2c21044c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3012f68944254aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2eaf1b0175094a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R0642ba705583432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7af466086c844bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3c20e681d2e1425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3983bc371e62478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R855a765892c84115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc86b6fef99994b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R60b89ac7d7f4450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rdac1f3cd594c4b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R661815ed16294cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0eb88530f5b94107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc3b13bdefe844ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rfad090e7ae2c4cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rbb86115d9ac2496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R347ae698425b4a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R51b5642c5a9a407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R84be9852faac43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb23afa349bc548a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5a859f31fe184ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Raf4ecb67066241eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Refde9a64defb4684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd24626f1ea264776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R03dc1c651ffc46d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rf72f1db1eeb74cd6" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3c7c2a2c46ab480f" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -367,129 +367,129 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb7f6a93f245543d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R830a2e44285940eb" /></Relationships>
-[...77 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2d63233b51144a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94818daeffbb4d5a" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0db07f93983a4ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25c8069710714863" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R266b23f72ccf499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69f92ceaa7e441a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rcc59e8ee74ad4926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re784d5bcbbe44954" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re82640578c524fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ee6bd27fa164af6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc1584f24f5874f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfefbe545e73643c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdd14f22c27984897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41b5598f8f684e54" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf5168dae8340449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69b9f6be666d464c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc0c458afc5a54809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60b8d2cdde5a40c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R93cf068828354a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51319a95c12845ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7681f81e8bc34d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc913b113abe498a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2f9a9178f2864872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R467f63999966495e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd2000f8b1a6b4b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9f650e2800949a1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd8052dd663e14cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2db9d7bb17049c6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6cd3c73d99b4430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcb2231cbb07e49fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R262c8a1306fb42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80e8702a2be248fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb2db9ffd6e614880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14bf5ffde7bf4e7a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R017c4f332f764c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4db7252afaf443d5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Ra7f67cfc13124a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe93fdb7641e48f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R49cf29500a1c4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14872464f31a494d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R2348665d2a034402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9447f42ec30143ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc207a38e593e4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbef361dd772641c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbd5ce38697d44768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc05654382bf84d0b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf2be21bbf4d14563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0131d78bae4d4577" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf502e29a25454510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3a9fcb4a45844ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Reffd9d44e2a044c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R577f9710d8944a55" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re4b80db145764963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbdeaf5d6c9dc4a59" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4dd9cfdfb5d84ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2891c3b7abaf47c0" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3013,100 +3013,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra1b981ca6e4b4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc59b570d90a84e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R411dc13f86774b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R24dd0c9f5e674f4b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3b481476531143f2" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R14a4e1cf29b14331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re08d8bd3094149d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R368d310f91bc4563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R835716d58fb44d45" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5d14c74b9b3c4374" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc59b570d90a84e24"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re08d8bd3094149d0"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R411dc13f86774b99"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R368d310f91bc4563"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4132,116 +4132,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R24dd0c9f5e674f4b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R835716d58fb44d45"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra555815b028c4dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5482267c93334304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R152693958976406f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1a8da13f188e49b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2dfa6c8390da46fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55383d60760c4ace" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5482267c93334304"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R152693958976406f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2dfa6c8390da46fb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R55383d60760c4ace"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4305,129 +4305,129 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra998e812e774497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc38486e6f26847a3" /></Relationships>
-[...77 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf82fe001f65b4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2fa3e75ff83144dd" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4f6a426c3614fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R46b851dbe929415c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88c748475be7498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R709c056d0bab43b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3cb175085fe4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R23a64f82a258482d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9fe25e682d04bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rfebb3d76991b4f86" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc6af72082104f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R07abcbffdc044301" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b4085d4ed344e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Ra6e3460977514193" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ddf43a322a0496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R11710f1ca8da483b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0b6c21006174f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R233f6ddcb5c043d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ed3068144894a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R9c701fe47ee34ab2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4cf47f4a8382490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R5944a406c57c4686" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R708861c6ef054e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R44715972ea0e4b68" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03b12b44101d470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R032b4be7d0bb4cba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e13fbea1eb54f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R9e5f96bd699f41a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R52ba44c523ee42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R6b4f451fc2ce4997" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43a94e372e5444da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R1c6291355fd442b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24b958e1300743fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R97fe879f7d164cab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d617c5c5ad947dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Raf518970b9994d5b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f694a0df979462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rfa2d177b1bf24f51" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21ea54e6311c4028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rb308160e5928442e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6bb572e508de419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R1712c2f4b9344934" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a2093c95a544afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rfa229f0f61f2470f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcefb2ef0b71c4311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R2fd6aca119ae44c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f30aff403704f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rd670d70fdc914766" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R000048af3d7b45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R9430cf0e13334ba5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree3de90544a54886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R9b8c3d22370d4897" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re96ef57c6aba4fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R01d04851dd694755" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd588c6783b504f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rfb820fef9ff448e7" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4445,65 +4445,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4521,179 +4525,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:9  |  Isaiah 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的面色證明自己的不正； 他們述說自己的罪惡，並不隱瞞， 好像所多瑪一樣。 他們有禍了！因為作惡自害。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The shew of their countenance doth witness against them; and they declare their sin as Sodom, they hide it not. Woe unto their soul! for they have rewarded evil unto themselves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4713,183 +4679,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:10  |  Isaiah 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要論義人說：他必享福樂， 因為要吃自己行為所結的果子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Say ye to the righteous, that it shall be well with him: for they shall eat the fruit of their doings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4905,183 +4833,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:11  |  Isaiah 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惡人有禍了！他必遭災難！ 因為要照自己手所行的受報應。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Woe unto the wicked! it shall be ill with him: for the reward of his hands shall be given him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5097,183 +4987,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:12  |  Isaiah 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於我的百姓， 孩童欺壓他們， 婦女轄管他們。 我的百姓啊，引導你的使你走錯， 並毀壞你所行的道路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As for my people, children are their oppressors, and women rule over them. O my people, they which lead thee cause thee to err, and destroy the way of thy paths.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5289,183 +5141,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:13  |  Isaiah 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華起來辯論， 站着審判眾民。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD standeth up to plead, and standeth to judge the people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5481,183 +5295,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:14  |  Isaiah 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華必審問他民中的長老和首領，[說]： 吃盡葡萄園果子的就是你們； 向貧窮人所奪的都在你們家中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The LORD will enter into judgment with the ancients of his people, and the princes thereof: for ye have eaten up the vineyard; the spoil of the poor is in your houses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5673,183 +5449,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:15  |  Isaiah 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主－萬軍之耶和華說： 你們為何壓制我的百姓， 搓磨貧窮人的臉呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What mean ye that ye beat my people to pieces, and grind the faces of the poor? saith the Lord GOD of hosts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5865,179 +5603,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:16  |  Isaiah 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華又說： 因為錫安的女子狂傲， 行走挺項，賣弄眼目， 俏步徐行，腳下玎璫，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover the LORD saith, Because the daughters of Zion are haughty, and walk with stretched forth necks and wanton eyes, walking and mincing as they go, and making a tinkling with their feet:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6057,183 +5757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:17  |  Isaiah 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，主必使錫安的女子頭長禿瘡； 耶和華又使她們赤露下體。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore the Lord will smite with a scab the crown of the head of the daughters of Zion, and the LORD will discover their secret parts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6249,183 +5911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:18  |  Isaiah 3:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到那日，主必除掉她們華美的腳釧、髮網、月牙圈、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In that day the Lord will take away the bravery of their tinkling ornaments about their feet, and their cauls, and their round tires like the moon,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6441,183 +6065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:1  |  Isaiah 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主－萬軍之耶和華從耶路撒冷和猶大， 除掉眾人所倚靠的，所仗賴的， 就是所倚靠的糧，所仗賴的水；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For, behold, the Lord, the LORD of hosts, doth take away from Jerusalem and from Judah the stay and the staff, the whole stay of bread, and the whole stay of water,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6633,183 +6219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:19  |  Isaiah 3:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耳環、手鐲、蒙臉的帕子、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The chains, and the bracelets, and the mufflers,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6825,183 +6373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:20  |  Isaiah 3:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>華冠、足鍊、華帶、香盒、符囊、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The bonnets, and the ornaments of the legs, and the headbands, and the tablets, and the earrings,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7017,183 +6527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:21  |  Isaiah 3:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>戒指、鼻環、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The rings, and nose jewels,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7209,183 +6681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:22  |  Isaiah 3:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>吉服、外套、雲肩、荷包、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The changeable suits of apparel, and the mantles, and the wimples, and the crisping pins,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7401,183 +6835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:23  |  Isaiah 3:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>手鏡、細麻衣、裹頭巾、蒙身的帕子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The glasses, and the fine linen, and the hoods, and the vails.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7593,183 +6989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:24  |  Isaiah 3:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>必有臭爛代替馨香， 繩子代替腰帶， 光禿代替美髮， 麻衣繫腰代替華服， 烙傷代替美容。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass, that instead of sweet smell there shall be stink; and instead of a girdle a rent; and instead of well set hair baldness; and instead of a stomacher a girding of sackcloth; and burning instead of beauty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7785,183 +7143,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:25  |  Isaiah 3:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的男丁必倒在刀下； 你的勇士必死在陣上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy men shall fall by the sword, and thy mighty in the war.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7977,183 +7297,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:26  |  Isaiah 3:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>錫安的城門必悲傷、哀號； 她必荒涼坐在地上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And her gates shall lament and mourn; and she being desolate shall sit upon the ground.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8169,183 +7451,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:2  |  Isaiah 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>除掉勇士和戰士， 審判官和先知， 占卜的和長老，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The mighty man, and the man of war, the judge, and the prophet, and the prudent, and the ancient,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8361,183 +7605,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:3  |  Isaiah 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>五十夫長和尊貴人， 謀士和有巧藝的， 以及妙行法術的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The captain of fifty, and the honourable man, and the counsellor, and the cunning artificer, and the eloquent orator.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8553,183 +7759,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:4  |  Isaiah 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[主說]：我必使孩童作他們的首領， 使嬰孩轄管他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will give children to be their princes, and babes shall rule over them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8745,179 +7913,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:5  |  Isaiah 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>百姓要彼此欺壓； 各人受鄰舍的欺壓。 少年人必侮慢老年人； 卑賤人必侮慢尊貴人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the people shall be oppressed, every one by another, and every one by his neighbour: the child shall behave himself proudly against the ancient, and the base against the honourable.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8937,183 +8067,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:6  |  Isaiah 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人在父家拉住弟兄，[說]： 你有衣服，可以作我們的官長。 這敗落的事歸在你手下吧！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When a man shall take hold of his brother of the house of his father, saying, Thou hast clothing, be thou our ruler, and let this ruin be under thy hand:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9129,183 +8221,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:7  |  Isaiah 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，他必揚聲說： 我不作醫治你們的人； 因我家中沒有糧食，也沒有衣服， 你們不可立我作百姓的官長。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In that day shall he swear, saying, I will not be an healer; for in my house is neither bread nor clothing: make me not a ruler of the people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9321,183 +8375,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 3:8  |  Isaiah 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶路撒冷敗落， 猶大傾倒； 因為他們的舌頭和行為與耶和華反對， 惹了他榮光的眼目。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For Jerusalem is ruined, and Judah is fallen: because their tongue and their doings are against the LORD, to provoke the eyes of his glory.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>