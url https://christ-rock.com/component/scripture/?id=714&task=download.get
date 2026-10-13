--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -61,124 +61,124 @@
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5cb4770e7f984c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R49684d964a9a4a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8d13fac96e8e417c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdd74ff2840a84062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R40d5c0647a094e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rae1acea9355a4145" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6eacc7bd39fe44ff"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf160a77116ab4074"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8e9d860d0a0146fc"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R903e0e44e0024b52"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc62e11eb9c3a4ecd"/>
-[...30 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R6f40f11c7aa44282"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rdbbdc9789b91462a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R387d9812bf2a4656"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rb4b349ec02ef4bfb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R4d6b2755d5374058"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R6e847fa061774f17"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R14cda3c2b9024a0e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R32d18e16676e468d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R234daa611f7041a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R05deea656e3143cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R0322d4060db548ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R1148180c0a2844b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R2c07f83a643240d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R4a3b2e4d48fb445e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R0899f60f4cf64ee7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R73747265094f48ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rb421c863b9f94e00"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rf297b0edb2914a8e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R999accf904cd4ba4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R6ba5c84260a549bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R0aa8c0a98a3e498b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R1bcdbc606685445a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rf015605c0e9a423e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R64660595b9b04dc2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rd139b88d7098486a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R6be956ad73304c2e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R2c353a028f294ff9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R636af8faabac4714"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R9a0204d0007a4b31"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R376d4278f53044a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R7bf3593107644b4e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R12938f5322954a76"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R9e378f59431044ec"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra49623a9f0364fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6eacc7bd39fe44ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e9d860d0a0146fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R82ca43d5862e450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra21aaf14bba443cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc62e11eb9c3a4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R929ce5dc451a438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R59cc0ae05e154430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Red6c7a10ca4845ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb35f7669b1524897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0b5f2889fdc243d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R27b2b7a9ea9a4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbc9c2cc8dc444140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R80d26fa61edb47d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0046bac1d36e438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf546d3758a5e4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd2c196b2a97f412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8ff01b3fd7764d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5a318b13ed18461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R855094d528644a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra39664d8754b468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R29b38f887bec49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra89b046fa0414845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R065edf77a72d4200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rbdd18c4be756426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rbc7af02fbffc4b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf47d69e0a3614cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R0615fec2fe234bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R721507dcb7f9429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R29d69f16ca87445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R3f63d9a582a14764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R31b6ea515a8245c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R9353ed0b41f04562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R2194d7f915344f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R65464c62d62b496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R0413fdb3516a422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R6f40f11c7aa44282" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra1970982e5154533" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R11f189e204c64a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf160a77116ab4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R903e0e44e0024b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Raa6fe211a4b54f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R55b5c17fbb424cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdbbdc9789b91462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R387d9812bf2a4656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb4b349ec02ef4bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4d6b2755d5374058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6e847fa061774f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R14cda3c2b9024a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R32d18e16676e468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R234daa611f7041a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R05deea656e3143cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0322d4060db548ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1148180c0a2844b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2c07f83a643240d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4a3b2e4d48fb445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0899f60f4cf64ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R73747265094f48ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb421c863b9f94e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf297b0edb2914a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R999accf904cd4ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6ba5c84260a549bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0aa8c0a98a3e498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1bcdbc606685445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf015605c0e9a423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R64660595b9b04dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd139b88d7098486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R6be956ad73304c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R2c353a028f294ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R636af8faabac4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R9a0204d0007a4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R376d4278f53044a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R7bf3593107644b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R12938f5322954a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R9e378f59431044ec" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6a9cf0f6b5cc481a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -382,144 +382,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbb77afdfcd6a42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf23b531136564942" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R100242b31081415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfec52f0b253f4636" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0c9516231b1945ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d9e6550c01e4189" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3335d09c95b243d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R89a13a3fcf3745d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc5ab0afb24734be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8e5d4228eac4fee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re46423670bb440a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R925138861e684d07" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rbb61dffef2f44487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9411893f4884adf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R05864186303a4651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf61d4a75a4364cfb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6c5bf172fc31433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b047917c4e348aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R89b3be9694764016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce45a0c51a4445f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R47e660f8a9894e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26a665480bbf4e06" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R12b9394711fb4c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc95d9347e715484d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3fd63026ae334bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f96d94cbfa34239" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0b26e02208da46b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8dd6856a617d4b62" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf70a1d12dfa74cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfdf0c6d678fc4f78" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0d826f2bc1af47dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R388769b6ca1b4996" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9fb74ab5c5ea458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R726e8ddc216d40fb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf2c502dbbae9493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6305ec61f21485a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R7aaf61899faa4a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R732e3512ce984f13" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5cb440029c4d42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R007672cb051a45ef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re38a297a4e43410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ed7e2ee9a2b4cd6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R88133513d1fe4b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76e35ccd6de648c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rcd7a7d86b42147c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra85d4c82a7aa4df9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R813bb37cf35c4bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf4c450adf8f4c5f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R89ce30bc9e464257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1372f8923e3643c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R53d6f26d23ba4890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0df09f6a5e7f49f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rf4a9c3d844c84cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R058dd2bea74a47e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R6792dc16b0ba4ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc09b785976d4880" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R41b8fffeec004c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c36c9c187bf4949" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd67f992a64f94fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5808b26128d64139" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R129265afd20e453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb82cac00200644cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5808023fd9074cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4dff2a4f8ec340d5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6b5b1abc2e4c4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78438d8aeb6e4cab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2152dacc6b724179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R532be25ae0e64b91" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3518,100 +3518,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9aa731bd489447ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5571cc2f243141e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re1188c538b7441a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R692dea5461a54bfa" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R60177237aede47d5" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R82cb55a5654c41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf36b610e1e424841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R063b345782fa4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R28be8ec0a14b4a3a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8f28974bfda6487a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5571cc2f243141e1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf36b610e1e424841"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re1188c538b7441a5"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R063b345782fa4109"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4637,116 +4637,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R692dea5461a54bfa"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R28be8ec0a14b4a3a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6b4c2f6ac1784260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R12229c0f1bb24c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76edf33174954033" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R19f950723ddc4842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R274f5d71a9ee4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74038d986c0d4031" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R12229c0f1bb24c70"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R76edf33174954033"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R274f5d71a9ee4d29"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R74038d986c0d4031"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4810,144 +4810,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c163ebcfdc841af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R617a08c5d48e4bee" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36ebf9fee9c442ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7422708c62a246e7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R540b7646df9f46c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R38735320bf4c4d0e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf45573b142f4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R6b29ca28d6964df0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6558e3775cd4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R0f590c14e68f4efb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R204177114187456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Raa89766881dc408d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24dbf7420664440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R8482de0e37c244a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdaa430cda4934785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R30cbd44e231e47d3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e3fbdfd34f3493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R8505aef71c564864" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec4cdbbf526a4fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rd0ca4417cbdb4e8c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5eb9ebb93d1c4c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R4357e96b392f46a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R574e92e886534dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R949fb54dae784764" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28043a6d628c42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R1ec301c5724045d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0dc904211bd1423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rf50ac24dda2d4ca7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb18cac841f854d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rf90f04102c9e4491" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8b4c7972cb641c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R57df64ad72da4d03" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9698a6b5e51c48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rada0c2d4fb0a4a63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00ac9fd1ccae402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Ra521614375924195" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc187f02843140d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R402af738eadf470e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f1974e3652a404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R2b9466eb8e1b4f50" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R34d3a3155c514e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R814088a8e78b4df6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c2c22e6bfe746bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Racac43fb26c9410a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa208b3cc174495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rf14aeb21774f4835" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8079942674e470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R217cab994b4f47b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a12f688242a4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R1dc9cfbe8abe42eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6fcde57201a74e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R2014ef253d004f1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49d6cc938c9b40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R2086827401314082" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68d18f98e51d435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rc410bc09073943bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0ce06e0ce394618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R950617e52a3c4b9a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8918607868743a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rc17975bc393b4838" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2805dc0aa5274a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R7098f437f5db42d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ac5c7952c91460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R4b29fb08af134285" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3ae8cd97f334f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R51ef5849d46f4924" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1aca01bdebf34f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rcc607505c5da4e15" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4965,65 +4965,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5041,183 +5045,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:9  |  Isaiah 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若不是萬軍之耶和華給我們稍留餘種， 我們早已像所多瑪、蛾摩拉的樣子了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Except the LORD of hosts had left unto us a very small remnant, we should have been as Sodom, and we should have been like unto Gomorrah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5233,183 +5199,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:10  |  Isaiah 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們這所多瑪的官長啊， 要聽耶和華的話！ 你們這蛾摩拉的百姓啊， 要側耳聽我們神的訓誨！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear the word of the LORD, ye rulers of Sodom; give ear unto the law of our God, ye people of Gomorrah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5425,183 +5353,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:11  |  Isaiah 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說： 你們所獻的許多祭物與我何益呢？ 公綿羊的燔祭和肥畜的脂油， 我已經夠了； 公牛的血，羊羔的血，公山羊的血， 我都不喜悅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To what purpose is the multitude of your sacrifices unto me? saith the LORD: I am full of the burnt offerings of rams, and the fat of fed beasts; and I delight not in the blood of bullocks, or of lambs, or of he goats.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5617,183 +5507,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:12  |  Isaiah 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們來朝見我， 誰向你們討這些， 使你們踐踏我的院宇呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When ye come to appear before me, who hath required this at your hand, to tread my courts?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5809,179 +5661,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:13  |  Isaiah 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們不要再獻虛浮的供物。 香品是我所憎惡的； 月朔和安息日，並宣召的大會， 也是我所憎惡的； 作罪孽，又守嚴肅會， 我也不能容忍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Bring no more vain oblations; incense is an abomination unto me; the new moons and sabbaths, the calling of assemblies, I cannot away with; it is iniquity, even the solemn meeting.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6001,183 +5815,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:14  |  Isaiah 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們的月朔和節期，我心裏恨惡， 我都以為麻煩； 我擔當，便不耐煩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Your new moons and your appointed feasts my soul hateth: they are a trouble unto me; I am weary to bear them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6193,183 +5969,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:15  |  Isaiah 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們舉手禱告，我必遮眼不看； 就是你們多多地祈禱，我也不聽。 你們的手都滿了[殺人的]血。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when ye spread forth your hands, I will hide mine eyes from you: yea, when ye make many prayers, I will not hear: your hands are full of blood.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6385,183 +6123,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:16  |  Isaiah 1:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要洗濯、自潔， 從我眼前除掉你們的惡行， 要止住作惡，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wash you, make you clean; put away the evil of your doings from before mine eyes; cease to do evil;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6577,183 +6277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:17  |  Isaiah 1:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>學習行善， 尋求公平， 解救受欺壓的； 給孤兒伸冤， 為寡婦辨屈。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Learn to do well; seek judgment, relieve the oppressed, judge the fatherless, plead for the widow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6769,183 +6431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:18  |  Isaiah 1:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說： 你們來，我們彼此辯論。 你們的罪雖像硃紅，必變成雪白； 雖紅如丹顏，必白如羊毛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Come now, and let us reason together, saith the LORD: though your sins be as scarlet, they shall be as white as snow; though they be red like crimson, they shall be as wool.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6961,183 +6585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:1  |  Isaiah 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當烏西雅、約坦、亞哈斯、希西家作猶大王的時候，亞摩斯的兒子以賽亞得默示，論到猶大和耶路撒冷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The vision of Isaiah the son of Amoz, which he saw concerning Judah and Jerusalem in the days of Uzziah, Jotham, Ahaz, and Hezekiah, kings of Judah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7153,183 +6739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:19  |  Isaiah 1:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們若甘心聽從， 必吃地上的美物，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If ye be willing and obedient, ye shall eat the good of the land:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7345,183 +6893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:20  |  Isaiah 1:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若不聽從，反倒悖逆， 必被刀劍吞滅。 這是耶和華親口說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if ye refuse and rebel, ye shall be devoured with the sword: for the mouth of the LORD hath spoken it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7537,183 +7047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:21  |  Isaiah 1:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>可歎，忠信的城變為妓女！ 從前充滿了公平， 公義居在其中， 現今卻有兇手居住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How is the faithful city become an harlot! it was full of judgment; righteousness lodged in it; but now murderers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7729,183 +7201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:22  |  Isaiah 1:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的銀子變為渣滓； 你的酒用水攙對。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy silver is become dross, thy wine mixed with water:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7921,179 +7355,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:23  |  Isaiah 1:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的官長居心悖逆， 與盜賊作伴， 各都喜愛賄賂， 追求贓私。 他們不為孤兒伸冤； 寡婦的案件也不得呈到他們面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy princes are rebellious, and companions of thieves: every one loveth gifts, and followeth after rewards: they judge not the fatherless, neither doth the cause of the widow come unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8113,183 +7509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:24  |  Isaiah 1:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，主－萬軍之耶和華、 以色列的大能者說： 哎！我要向我的對頭雪恨， 向我的敵人報仇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore saith the Lord, the LORD of hosts, the mighty One of Israel, Ah, I will ease me of mine adversaries, and avenge me of mine enemies:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8305,183 +7663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:25  |  Isaiah 1:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必反手加在你身上， 煉盡你的渣滓， 除淨你的雜質。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will turn my hand upon thee, and purely purge away thy dross, and take away all thy tin:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8497,183 +7817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:26  |  Isaiah 1:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我也必復還你的審判官，像起初一樣， 復還你的謀士，像起先一般。 然後，你必稱為公義之城， 忠信之邑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will restore thy judges as at the first, and thy counsellors as at the beginning: afterward thou shalt be called, The city of righteousness, the faithful city.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8689,183 +7971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:27  |  Isaiah 1:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>錫安必因公平得蒙救贖； 其中歸正的人必因公義得蒙救贖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Zion shall be redeemed with judgment, and her converts with righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8881,183 +8125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:28  |  Isaiah 1:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但悖逆的和犯罪的必一同敗亡； 離棄耶和華的必致消滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the destruction of the transgressors and of the sinners shall be together, and they that forsake the LORD shall be consumed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9073,183 +8279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:2  |  Isaiah 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天哪，要聽！地啊，側耳而聽！ 因為耶和華說： 我養育兒女，將他們養大， 他們竟悖逆我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hear, O heavens, and give ear, O earth: for the LORD hath spoken, I have nourished and brought up children, and they have rebelled against me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9265,183 +8433,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:29  |  Isaiah 1:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那等人必因你們所喜愛的橡樹抱愧； 你們必因所選擇的園子蒙羞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they shall be ashamed of the oaks which ye have desired, and ye shall be confounded for the gardens that ye have chosen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9457,183 +8587,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:30  |  Isaiah 1:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為，你們必如葉子枯乾的橡樹， 好像無水[澆灌]的園子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For ye shall be as an oak whose leaf fadeth, and as a garden that hath no water.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9649,183 +8741,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:31  |  Isaiah 1:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有權勢的必如麻瓤； 他的工作好像火星， 都要一同焚毀，無人撲滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the strong shall be as tow, and the maker of it as a spark, and they shall both burn together, and none shall quench them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9841,183 +8895,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:3  |  Isaiah 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>牛認識主人， 驢認識主人的槽， 以色列卻不認識； 我的民卻不留意。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The ox knoweth his owner, and the ass his master’s crib: but Israel doth not know, my people doth not consider.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10033,179 +9049,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:4  |  Isaiah 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>嗐！犯罪的國民， 擔着罪孽的百姓； 行惡的種類， 敗壞的兒女！ 他們離棄耶和華， 藐視以色列的聖者， 與他生疏，往後退步。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ah sinful nation, a people laden with iniquity, a seed of evildoers, children that are corrupters: they have forsaken the LORD, they have provoked the Holy One of Israel unto anger, they are gone away backward.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10225,183 +9203,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:5  |  Isaiah 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們為甚麼屢次悖逆， 還要受責打嗎？ 你們已經滿頭疼痛， 全心發昏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why should ye be stricken any more? ye will revolt more and more: the whole head is sick, and the whole heart faint.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10417,179 +9357,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:6  |  Isaiah 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從腳掌到頭頂， 沒有一處完全的， 盡是傷口、青腫，與新打的傷痕， 都沒有收口，沒有纏裹， 也沒有用膏滋潤。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>From the sole of the foot even unto the head there is no soundness in it; but wounds, and bruises, and putrifying sores: they have not been closed, neither bound up, neither mollified with ointment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10609,183 +9511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:7  |  Isaiah 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們的地土已經荒涼； 你們的城邑被火焚毀。 你們的田地在你們眼前為外邦人所侵吞， 既被外邦人傾覆就成為荒涼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Your country is desolate, your cities are burned with fire: your land, strangers devour it in your presence, and it is desolate, as overthrown by strangers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10801,183 +9665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 1:8  |  Isaiah 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>僅存錫安城， 好像葡萄園的草棚， 瓜田的茅屋， 被圍困的城邑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the daughter of Zion is left as a cottage in a vineyard, as a lodge in a garden of cucumbers, as a besieged city.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>