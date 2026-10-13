--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -23,105 +23,105 @@
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R17dc24734a9b4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R97a7ee5c673a420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R959c0463b0fb4714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd0965e114da04399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf1f7bea835144c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rda0987b747f54c36" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R535a006fb5d94224"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0aef08eccd134653"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R88127182d4384b8d"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R970955c2fe0e4a8c"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R14cd4d6f96c5480a"/>
-[...11 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R124cc3f81bde4722"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf9bf704141624f13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R37e35509cff54a2c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rb69b7a1b78a3434c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9fedaff746c4434e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R809e403e217b44fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R87e692f9f8454018"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rbafcd1db9c2640dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R111752897e91474b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Re8571751c34a4ef4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R8376dc5b557946b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R3bd9acca9f1842e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R450d23abfb314ffb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R99f1910373a345b3"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R570286cfa23c47b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R535a006fb5d94224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88127182d4384b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R3187c25a376d4a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0499342dc7c74d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R14cd4d6f96c5480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R22ba69a1f0714e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcc21029a87774d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R786fc1caf0524d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfbe3c008ce264c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb374b22df8614814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9f1fc00756544bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rda64b4a7d3404fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R034850d423c94881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3b71cb07fb1b44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R564ae17695244ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0a4d1382960a43fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R124cc3f81bde4722" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R082592fcda5c4b48" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc5ce33ffed4f4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0aef08eccd134653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R970955c2fe0e4a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R50e0b1e7f81b49a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rbf9980bfcf7f49c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf9bf704141624f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R37e35509cff54a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb69b7a1b78a3434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9fedaff746c4434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R809e403e217b44fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R87e692f9f8454018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbafcd1db9c2640dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R111752897e91474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re8571751c34a4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8376dc5b557946b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3bd9acca9f1842e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R450d23abfb314ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R99f1910373a345b3" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Raa9015171b5b465e" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -325,87 +325,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re3e37d6910124d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R436afed4aad94398" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf76ea1366b4140dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6dde250fef0b415a" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6c580143eb2d45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R465ac2202db44a33" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R96b6ae3bbe314743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc0ab966a84fd44f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra9280f2a3a3e4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R424911fa69614b3a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R91090cc1c45f4d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0bd635961e847ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R50c15397efd149c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5138ae0e7f945fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Raa716df055344577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R846ccbd06d26466b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2a1513caf2d64c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95a844ea16c14843" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7d223a8f23234898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00f4321e847b4018" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Recc3e5b6656847b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re88bd8c4c51646dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rca02dc488b964b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90f01a22e28d48bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R89eaaacc6a954bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rddcca11d144e4e72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re3e5e9c1bdee4a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc018ff74fd994a0f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R95fc5dc324e04aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f4ff97236aa4539" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1599,100 +1599,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb9387a6bce6b40ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6508c02e193849aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbcccaa31cf014a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2e4d6cce8db24dd1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rde33bcea4f274f82" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0004bdbb327547d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R2c502eb0dd39483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb6d80188f87a4aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb96b14b89541493a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R18a0dbe88fbb47c7" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6508c02e193849aa"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2c502eb0dd39483e"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbcccaa31cf014a84"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb6d80188f87a4aee"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2718,116 +2718,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2e4d6cce8db24dd1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb96b14b89541493a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4d9129f6c73c40c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3d5e78d6ab804575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3745224cb02549c1" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rfd7f251acec641ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfb5eef2a97d24755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde82b34ec90b4ab1" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3d5e78d6ab804575"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3745224cb02549c1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfb5eef2a97d24755"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rde82b34ec90b4ab1"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2891,87 +2891,87 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R781f37fa2c71495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7e42f029745b4670" /></Relationships>
-[...35 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfddfea10c5d8465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rac9a6c960b184cd1" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d80d667ce874751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re00d54ceabed43ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81a017e022dd4320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0f3f6d3c92314581" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf170038c95234fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R4ee44792e21f40b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf83326344cf64ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R1b307ddd5bfc4d16" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe1d8deddee341a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rf20ef0b477bb4f0c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15249e4b2f444546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rbb0afe45ac404cde" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d7d2e5375694b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb79df1625fe443a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9442942f66cb4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R228ea1cce3e643d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f533b5d2e05464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R898f5abdf82742e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2afa5b9c31c34d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re0629ad1d8414c78" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c8e06d5b38b4a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R40be0337c8d744ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f9ec806dbad472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R99f601616e64497f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7563998749b142f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4c676f1c56eb4184" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2989,65 +2989,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書第64章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Isaiah 64 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3065,183 +3069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 64:9  |  Isaiah 64:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，求你不要大發震怒， 也不要永遠記念罪孽。 求你垂顧我們， 我們都是你的百姓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be not wroth very sore, O LORD, neither remember iniquity for ever: behold, see, we beseech thee, we are all thy people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3257,183 +3223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 64:10  |  Isaiah 64:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你的聖邑變為曠野。 錫安變為曠野； 耶路撒冷成為荒場。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thy holy cities are a wilderness, Zion is a wilderness, Jerusalem a desolation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3449,183 +3377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 64:11  |  Isaiah 64:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們聖潔華美的殿－ 就是我們列祖讚美你的所在被火焚燒； 我們所羨慕的美地盡都荒廢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Our holy and our beautiful house, where our fathers praised thee, is burned up with fire: and all our pleasant things are laid waste.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3641,183 +3531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 64:12  |  Isaiah 64:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，有這些事，你還忍得住嗎？ 你仍靜默使我們深受苦難嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wilt thou refrain thyself for these things, O LORD? wilt thou hold thy peace, and afflict us very sore?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3833,183 +3685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 64:1  |  Isaiah 64:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願你裂天而降； 願山在你面前震動－</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Oh that thou wouldest rend the heavens, that thou wouldest come down, that the mountains might flow down at thy presence,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4025,183 +3839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 64:2  |  Isaiah 64:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>好像火燒乾柴， 又像火將水燒開， 使你敵人知道你的名， 使列國在你面前發顫！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As when the melting fire burneth, the fire causeth the waters to boil, to make thy name known to thine adversaries, that the nations may tremble at thy presence!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4217,183 +3993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 64:3  |  Isaiah 64:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你曾行我們不能逆料可畏的事。 那時你降臨，山嶺在你面前震動。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When thou didst terrible things which we looked not for, thou camest down, the mountains flowed down at thy presence.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4409,179 +4147,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 64:4  |  Isaiah 64:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從古以來，人未曾聽見、未曾耳聞、未曾眼見 在你以外有甚麼神為等候他的人行事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For since the beginning of the world men have not heard, nor perceived by the ear, neither hath the eye seen, O God, beside thee, what he hath prepared for him that waiteth for him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4601,179 +4301,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 64:5  |  Isaiah 64:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你迎接那歡喜行義、記念你道的人； 你曾發怒，我們[仍]犯罪； 這景況已久，我們還能得救嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou meetest him that rejoiceth and worketh righteousness, those that remember thee in thy ways: behold, thou art wroth; for we have sinned: in those is continuance, and we shall be saved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4793,183 +4455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 64:6  |  Isaiah 64:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們都像不潔淨的人； 所有的義都像污穢的衣服。 我們都像葉子漸漸枯乾； 我們的罪孽好像風把我們吹去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But we are all as an unclean thing, and all our righteousnesses are as filthy rags; and we all do fade as a leaf; and our iniquities, like the wind, have taken us away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4985,179 +4609,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 64:7  |  Isaiah 64:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且無人求告你的名； 無人奮力抓住你。 原來你掩面不顧我們， 使我們因罪孽消化。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there is none that calleth upon thy name, that stirreth up himself to take hold of thee: for thou hast hid thy face from us, and hast consumed us, because of our iniquities.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5177,183 +4763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞書 64:8  |  Isaiah 64:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，現在你仍是我們的父！ 我們是泥，你是窯匠； 我們都是你手的工作。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now, O LORD, thou art our father; we are the clay, and thou our potter; and we all are the work of thy hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>